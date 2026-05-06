--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4249a079125474ac9a48e122e5a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15112fdf0c34ec4fa4cd46b4e30a88f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c438443c261a64b07d4a700a450d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4249a079125474ac9a48e122e5a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd598415f2fa9a10460757ef84c873.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9aa4eb1216974de22390f38ab964e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4249a079125474ac9a48e122e5a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac50904718b3962958b89e1ac8e6c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be69e4fccf6eded3c55736f069c859.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4249a079125474ac9a48e122e5a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f984bc8d898a1c480430056c16362.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a0d9bfb04ccd7c09d701408aa3a73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4249a079125474ac9a48e122e5a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7164b11a7dc5755ccff539bf03fb5fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86fc10579d34ef219551983402f3f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4249a079125474ac9a48e122e5a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234475abdd69b378366a71f6f55b439.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a4863b01181b5b6d99b3188321515.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4249a079125474ac9a48e122e5a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d01108308ae3c28c4a2aa3146da48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065ad514f75045f3353f83dcf302105.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4249a079125474ac9a48e122e5a1b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82f7097d09745bad58d3b9f90a8280.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc4f00d1bdba740e63873cd810b623.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>