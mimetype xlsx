--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c438443c261a64b07d4a700a450d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95b5cb1d71d4818f6fa9c28fc33027.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9aa4eb1216974de22390f38ab964e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce1c34fc21803fea5a0730541d67da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be69e4fccf6eded3c55736f069c859.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6474a6a43fd736e69161832c3ae1fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a0d9bfb04ccd7c09d701408aa3a73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24f49a8a4b4361b7be376b8712996a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86fc10579d34ef219551983402f3f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d709d373554a330e4bb417a2d524b8c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a4863b01181b5b6d99b3188321515.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6a7b4e4a5fd26f8f51019ffe356d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065ad514f75045f3353f83dcf302105.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8bfcf37d78674bba26c1147fe04e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c06742919f222169cc980c1a2f3a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc4f00d1bdba740e63873cd810b623.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a61e0a4f69194962f3181b9b4755fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>