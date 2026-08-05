--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95b5cb1d71d4818f6fa9c28fc33027.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcecd74614073cc8c40fa2b386013e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce1c34fc21803fea5a0730541d67da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e30e1c1e14e051ae31b8860347c0d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6474a6a43fd736e69161832c3ae1fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa79d5d81d03cd3322af415d98283cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24f49a8a4b4361b7be376b8712996a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda7b838bff0cd5e8d27953ce9b9eca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d709d373554a330e4bb417a2d524b8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218e61efadc3c37a2fc1ebd75212259.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6a7b4e4a5fd26f8f51019ffe356d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f2e4fe535e4cafeb0d60c5260ed7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8bfcf37d78674bba26c1147fe04e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d565c5343e5fafb10006ff1cfa94d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d9fb951d065ef8dc91bd4115d839.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a61e0a4f69194962f3181b9b4755fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eddabf9f8043fb45e2851aaddc28a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>