--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcecd74614073cc8c40fa2b386013e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968450b21e9b97ce066624fc4b8400c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e30e1c1e14e051ae31b8860347c0d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692de47fdd59dda04d6c1adb2a022eb5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa79d5d81d03cd3322af415d98283cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f6dc7c6973b19ff8dcb93da52497.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda7b838bff0cd5e8d27953ce9b9eca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeac6eca4a3d1dcd779b7f716336c60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218e61efadc3c37a2fc1ebd75212259.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33c4bd8761d1eb1328a19f4a65fbcf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f2e4fe535e4cafeb0d60c5260ed7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d80160e508c3b338a17a403355b84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d565c5343e5fafb10006ff1cfa94d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf8dba3da27296be059a69b21667df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843db70895594dcdd79a4fc95539282.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eddabf9f8043fb45e2851aaddc28a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d54c46da3d3ed78e2e47940cc66169.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>