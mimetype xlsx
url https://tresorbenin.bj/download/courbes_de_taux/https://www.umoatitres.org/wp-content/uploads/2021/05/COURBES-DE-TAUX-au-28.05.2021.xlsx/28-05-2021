--- v6 (2026-09-20)
+++ v7 (2026-11-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968450b21e9b97ce066624fc4b8400c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5535be22992c87fd00ce6af7b0f9892.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcf080cdcb348495a65f9a7b760f54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692de47fdd59dda04d6c1adb2a022eb5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5535be22992c87fd00ce6af7b0f9892.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba249ac7f1533d7525e2f16d3205ea9f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f6dc7c6973b19ff8dcb93da52497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5535be22992c87fd00ce6af7b0f9892.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f120d09f78387c3d288cc07fd764f2d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeac6eca4a3d1dcd779b7f716336c60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5535be22992c87fd00ce6af7b0f9892.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa477c11beb5691118f0418a2540076.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33c4bd8761d1eb1328a19f4a65fbcf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5535be22992c87fd00ce6af7b0f9892.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17d39a3b59ca560b034e88b977832a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d80160e508c3b338a17a403355b84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5535be22992c87fd00ce6af7b0f9892.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c66407ba1bab20fa6947d1e361ca6c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf8dba3da27296be059a69b21667df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5535be22992c87fd00ce6af7b0f9892.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713157b092936bdd3d1ec11d5ab6b3f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf361cecae32b2335ad8f783c4cfc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d54c46da3d3ed78e2e47940cc66169.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5535be22992c87fd00ce6af7b0f9892.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf913bfe78bbecdaa51c4bd328be0c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>