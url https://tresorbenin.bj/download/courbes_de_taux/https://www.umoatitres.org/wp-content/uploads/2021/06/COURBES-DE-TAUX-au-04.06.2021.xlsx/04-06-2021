--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e001ad12ee1b68b29ec71de90476a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969474a2c67dff5f2a6e18f89561a32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9a69c731a5a2e2c4857cff8e8e6a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6242ef2d67f894f981337dfd669bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3415fccfc84b66825654dbc613edadd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a0db7def2998d4a51df911c2648cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ba6eb96e499cecb3be91eb17651f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eb3c23438cf8179ef15bd32ae54ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48c8eb706e67fc1a74759eb1a2db97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d16859b9a6c6bae6823e00f49c5aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544c5f00fa73a600d575b53b6cffe57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae128e44dd15edf611ca3262df49aae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f6f6400e5c520200ef13041deec40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379546bcf7c4a57f52cb2c4d444ef1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0b47b363d14b34ea261e8efbdb220.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407861c1446add196abdc0733f18226b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>