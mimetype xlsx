--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969474a2c67dff5f2a6e18f89561a32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92b5150fa2fe3f1f799c0b5cdd6bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8e2fc4ddbbeb92482c7bf035fdcc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6242ef2d67f894f981337dfd669bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92b5150fa2fe3f1f799c0b5cdd6bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b2f856a8b184eabb7e86bb557bdfa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a0db7def2998d4a51df911c2648cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92b5150fa2fe3f1f799c0b5cdd6bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce487b9955b20dadb36f3ab2657a7ee1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eb3c23438cf8179ef15bd32ae54ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92b5150fa2fe3f1f799c0b5cdd6bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199cb49dc007a31c4d434d8f743ca00.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d16859b9a6c6bae6823e00f49c5aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92b5150fa2fe3f1f799c0b5cdd6bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92700e073c45cf64f20952fac1e82c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae128e44dd15edf611ca3262df49aae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92b5150fa2fe3f1f799c0b5cdd6bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208560ddbbb078e1406cbb7e16623c6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379546bcf7c4a57f52cb2c4d444ef1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92b5150fa2fe3f1f799c0b5cdd6bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35443f19a7f2e8d207938698e19c0226.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1db1fe55c38e21714b56f8a55fd38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407861c1446add196abdc0733f18226b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92b5150fa2fe3f1f799c0b5cdd6bb3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312cfec13d5367bc81c7d5d75c793ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>