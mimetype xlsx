--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2ea33168b47570d68f204e7edd3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d0621c49fb434a9ade6b8e8a18657.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04b0b9c1e9c505cc71be9b9f000ac0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2ea33168b47570d68f204e7edd3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4fb324cd6017b455379eff238710b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eadfedae93ec4182ad609b488aa0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2ea33168b47570d68f204e7edd3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75b2cc12880b1e047b820f815ef377.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd2ee1df08e2f0dbe58b394295ebb8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2ea33168b47570d68f204e7edd3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcf413de3672fbdf94ebd453c6eeae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337735af2b1c3659fde0ad918b24485.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2ea33168b47570d68f204e7edd3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbb3cef3e1a58261de0b23b1db3d58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a14fc1badf3f4acb146cac529c4d6b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2ea33168b47570d68f204e7edd3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c60372ae38702c0140ca5af2f43d12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed82b316ef891e220cc4a4f7683202.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2ea33168b47570d68f204e7edd3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f13ca8a56aa4ff0659fe6fad5e99c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a4eff7e41d5e6bce435d2eb5750c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2ea33168b47570d68f204e7edd3c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4df0ddd2469b3510b21693818332ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5152d659633e2f76ffad1a7dd03f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>