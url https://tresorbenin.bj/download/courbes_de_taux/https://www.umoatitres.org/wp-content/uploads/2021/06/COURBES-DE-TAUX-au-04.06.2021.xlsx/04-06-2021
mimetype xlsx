--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04b0b9c1e9c505cc71be9b9f000ac0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b085c734b3f05a3129f1e0f6110a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eadfedae93ec4182ad609b488aa0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31127b7aa15fbbcf4ccbb43189e520.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd2ee1df08e2f0dbe58b394295ebb8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0980fddb179f54a10cfce2cc63f213.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337735af2b1c3659fde0ad918b24485.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74c2744f47849c68200d7e94898eea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a14fc1badf3f4acb146cac529c4d6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f792c275d1c987cb769c192d60f7d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed82b316ef891e220cc4a4f7683202.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e6568372d8e8644f02c184f770f18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a4eff7e41d5e6bce435d2eb5750c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc8af7ffe496097e3071ef013d145d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c237482e6bb468ab3fefcb15b45b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5152d659633e2f76ffad1a7dd03f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72de795ac5db134686350efc7b0572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>