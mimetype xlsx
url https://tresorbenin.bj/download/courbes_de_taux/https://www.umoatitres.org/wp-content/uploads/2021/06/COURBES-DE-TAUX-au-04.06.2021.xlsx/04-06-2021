--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b085c734b3f05a3129f1e0f6110a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e001ad12ee1b68b29ec71de90476a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31127b7aa15fbbcf4ccbb43189e520.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9a69c731a5a2e2c4857cff8e8e6a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0980fddb179f54a10cfce2cc63f213.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3415fccfc84b66825654dbc613edadd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74c2744f47849c68200d7e94898eea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ba6eb96e499cecb3be91eb17651f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f792c275d1c987cb769c192d60f7d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48c8eb706e67fc1a74759eb1a2db97.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e6568372d8e8644f02c184f770f18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544c5f00fa73a600d575b53b6cffe57.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc8af7ffe496097e3071ef013d145d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f6f6400e5c520200ef13041deec40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19e733de41729bbf29be5650b4ce5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72de795ac5db134686350efc7b0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5444e88c1c28f1bf0c8b00d24419.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0b47b363d14b34ea261e8efbdb220.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>