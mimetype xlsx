--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5de5bb8987bc85569d8356837f584.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104305b5f814ac227354667e994523cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda7727eb474fa79032eacb800b6f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5de5bb8987bc85569d8356837f584.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91242d95b62ab4cffbca2d5415347a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e986ecca0638fe16a8f5beb516f2178.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5de5bb8987bc85569d8356837f584.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53f3bf41e3f52036c138156df3a8e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fda0a4d6f966591591168dc07a486.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5de5bb8987bc85569d8356837f584.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caa6c6d59c07c5e7a5b9d96ee16d01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336feac2831ac518ed657d70de85858e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5de5bb8987bc85569d8356837f584.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964d9963f06657c741641f838bea5b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c821bce03ec7324decd8a347ace467c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5de5bb8987bc85569d8356837f584.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3f03261de4a4059801deb9d108851.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0741467ace15f2dea6a25377acb2155.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5de5bb8987bc85569d8356837f584.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc59c5ea5f59dc6834ef1e9f3e32600.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514020eb577e513c5c8098bb6c1959a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5de5bb8987bc85569d8356837f584.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec934492bfe2147b1d1d776e50afa0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cbc78415d13c03c0cfb875a0cba32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>