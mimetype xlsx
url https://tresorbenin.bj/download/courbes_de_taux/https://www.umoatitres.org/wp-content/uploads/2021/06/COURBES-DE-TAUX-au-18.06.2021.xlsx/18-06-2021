--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda7727eb474fa79032eacb800b6f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7c4c7ce64cf16850ce12f5da573b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e986ecca0638fe16a8f5beb516f2178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473d27bcc708ea35b3ef2282439102a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fda0a4d6f966591591168dc07a486.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2eaa08f79bb35d9f9b160aa374137.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336feac2831ac518ed657d70de85858e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fdb7a2d052aa52c5ccfd5ce54c4d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c821bce03ec7324decd8a347ace467c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f481d5b798c8ee83455b7f08c4db8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0741467ace15f2dea6a25377acb2155.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98903ef524105b5111f7c4b1211fa9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514020eb577e513c5c8098bb6c1959a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d25ad1bccc0d5ce51c0bb96492e9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ef27bf37b19ae103d33b06891443.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cbc78415d13c03c0cfb875a0cba32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd72a53e47e8f84a50fdf1ead2b1f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>