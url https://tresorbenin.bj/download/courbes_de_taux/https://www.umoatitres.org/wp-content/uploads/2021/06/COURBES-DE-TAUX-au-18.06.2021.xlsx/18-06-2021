--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7c4c7ce64cf16850ce12f5da573b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12643550fd6a23be931eb4677b30064d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473d27bcc708ea35b3ef2282439102a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccf5a2711327038d64824a6d4eb050.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2eaa08f79bb35d9f9b160aa374137.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51d1617c79eed6559cfe7b79a3037b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fdb7a2d052aa52c5ccfd5ce54c4d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c18c340e5c1a9898611df9c192a5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f481d5b798c8ee83455b7f08c4db8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c2c23345e3a5113c99a3e17df5698.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98903ef524105b5111f7c4b1211fa9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799e7c184c48e6f7ad64e619333f461.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d25ad1bccc0d5ce51c0bb96492e9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaadfc0fda11018ad1a1acd5d6f3c54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f73f25ec82457ca56c47b5475f514.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd72a53e47e8f84a50fdf1ead2b1f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3dbd60b1a88ff46e7a2001979e3bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>