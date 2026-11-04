--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -480,79 +480,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12643550fd6a23be931eb4677b30064d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f600e8316078535d8ef2111f2a62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f574e6a8d44dcad70f6dc35aac297.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccf5a2711327038d64824a6d4eb050.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f600e8316078535d8ef2111f2a62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c77c895c4523fab09b3e7cfb801c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51d1617c79eed6559cfe7b79a3037b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f600e8316078535d8ef2111f2a62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464ec2114a068a849343d09056685e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c18c340e5c1a9898611df9c192a5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f600e8316078535d8ef2111f2a62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030ecfbc3c8c9327acad29551ad61a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c2c23345e3a5113c99a3e17df5698.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f600e8316078535d8ef2111f2a62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d6777f03cc75c0b91ffd4fd400f65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799e7c184c48e6f7ad64e619333f461.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f600e8316078535d8ef2111f2a62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35235570c014932c152985228b6e0e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaadfc0fda11018ad1a1acd5d6f3c54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f600e8316078535d8ef2111f2a62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a721c33c9d592052be0a17ffab75c23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9dcc762dc5ddb7ffd549900e6b70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3dbd60b1a88ff46e7a2001979e3bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f600e8316078535d8ef2111f2a62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d62580f1e966988aaf319d65b51e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>