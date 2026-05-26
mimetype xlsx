--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -489,79 +489,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99802f8f33b78614e4f04d30aeeb088.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f97c4de4ceaf68eba129fa26d97ff0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b11822ff9a8efa1d92bede38b3f63.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99802f8f33b78614e4f04d30aeeb088.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a3ae376f29efad222a3d48b2806d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c953b32142db6cf36992027d39e9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99802f8f33b78614e4f04d30aeeb088.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382266f167ec4773e9fb5c182f3195e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd2f5738e5746fed22fafc077792cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99802f8f33b78614e4f04d30aeeb088.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f83e375b020e45af17915ecf11a02d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e71a820fbcff984c5ccb233f6b500.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99802f8f33b78614e4f04d30aeeb088.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9533c547b61723f73f97bea19f60ece.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1552b9fe8f2abf17fedae21a68c44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99802f8f33b78614e4f04d30aeeb088.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53850652494bb128c9ba6d7554c0df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965b954f7666ddb24ac38bc88cec6c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99802f8f33b78614e4f04d30aeeb088.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae16b2c5db069ce6378dde94b41fa3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fc99670e2750fc9ed93772152e44e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99802f8f33b78614e4f04d30aeeb088.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04c67796db74354eca7de384132b3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578dc50702ca68944572c8d80737d16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>