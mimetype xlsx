--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -489,79 +489,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b11822ff9a8efa1d92bede38b3f63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aedcc62441ab6373e72eb297f84ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0e72a1b2079c365baeb7c4d567d03.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c953b32142db6cf36992027d39e9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aedcc62441ab6373e72eb297f84ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd515609b979c0e7e3eed51ca1a4b0a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd2f5738e5746fed22fafc077792cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aedcc62441ab6373e72eb297f84ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4141fcf5430df701795cf4ae2cc32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e71a820fbcff984c5ccb233f6b500.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aedcc62441ab6373e72eb297f84ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7e272947822fa60baf6a86d949c6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1552b9fe8f2abf17fedae21a68c44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aedcc62441ab6373e72eb297f84ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456664d8876680732b86cb2db7905954.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965b954f7666ddb24ac38bc88cec6c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aedcc62441ab6373e72eb297f84ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868745757e9cbe9ce25d09542273baf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fc99670e2750fc9ed93772152e44e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aedcc62441ab6373e72eb297f84ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421a7f1dae05e805106d0a280a3a604.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6874dd36893fac1a8c8ee09f24d6d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578dc50702ca68944572c8d80737d16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aedcc62441ab6373e72eb297f84ed.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810a4d21e19674324b94bde8de6e7d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>