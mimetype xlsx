--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a6d5ece94c0fb32d9eebdf16615d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd95a3a80ff1b315ff8ee1f71a624e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850f4ccb4ac8edc7a4df374c887d9cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d7ace0ff18f4687c7a448be3f9c93.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfee88167d493e622f64f2aca62505.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78a729e798a63d311c011c17c7d20b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485f9f81e70e56b820adc365cdc4010.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254df9e51c22c7d83e7abce2655b3246.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976d6c49d78e9d99887f3e200c5f518.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feadfa2f16e3b41907c5a2de73d4451.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faf7ec78729ed4a1d4802b4f810bb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb6ae18b069eaee6dc0db7188dc2d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57447aace46eceed2dd1c8eed81b1619.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600df9f80f1e28a22354ef228bd74733.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253e9cc9a506b9398520c7614279271.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c2a988c1df00d58013762784b8f51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>