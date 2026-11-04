--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd95a3a80ff1b315ff8ee1f71a624e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6fd4bd84c2f114f1074874305c46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90298d6b80b58c904bf07ee91e3589b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d7ace0ff18f4687c7a448be3f9c93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6fd4bd84c2f114f1074874305c46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c634133d71e2ad84d9fe88b13fc9e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78a729e798a63d311c011c17c7d20b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6fd4bd84c2f114f1074874305c46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69fef0f3b3fab5d16a5e50e49e12ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254df9e51c22c7d83e7abce2655b3246.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6fd4bd84c2f114f1074874305c46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f727dd280615f22e6d5b7cd093e7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feadfa2f16e3b41907c5a2de73d4451.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6fd4bd84c2f114f1074874305c46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e96cf794e61c5213956806acbfc08d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb6ae18b069eaee6dc0db7188dc2d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6fd4bd84c2f114f1074874305c46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9344e17aa3203e4a41ba98953ff2c89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600df9f80f1e28a22354ef228bd74733.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6fd4bd84c2f114f1074874305c46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffd318ee43bf7b1dbdab4b8ecb5cb6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c294096fdfa686cf81134ff11f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c2a988c1df00d58013762784b8f51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6fd4bd84c2f114f1074874305c46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd66ef4f0529c4850421874c263c246.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>