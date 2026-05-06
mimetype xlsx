--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32b0b6eceb4208247a3ef7f57ae95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9af9cd14ba93a8be2d138f05d3ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27039153d44bd30597bb935ca85d2bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32b0b6eceb4208247a3ef7f57ae95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597efb79d58e6287fb6cb3a95cda4c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ecc59cf8a8a06f05c8fa4a0b483af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32b0b6eceb4208247a3ef7f57ae95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731d17c7a37f3355d8761e692d4567c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520d32e2f23efbe78f9c70494834a38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32b0b6eceb4208247a3ef7f57ae95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc734ab303ac1666753d1cf6d8a62a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2191ddf6df7e63bd664b8462f18187.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32b0b6eceb4208247a3ef7f57ae95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de58de0e180403f02d6fde7f23505e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba070bb9ac9fd69a7c3124ba17e0a7c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32b0b6eceb4208247a3ef7f57ae95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748fbab2bbcd88a628e398105dd4b3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d38bce2a06a955de8dbff8b12684af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32b0b6eceb4208247a3ef7f57ae95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1c0d6f0c94bc58c4153eab8eda291.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608edcbb65fdb490200c84752ac8d0c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32b0b6eceb4208247a3ef7f57ae95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d8ddcb8e7d2c4f4fc68bc168a2ad5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd6ad59fc26316c57dd7997295b9ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>