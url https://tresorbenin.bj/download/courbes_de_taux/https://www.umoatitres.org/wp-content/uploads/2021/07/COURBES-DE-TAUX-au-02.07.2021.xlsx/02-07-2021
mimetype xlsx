--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27039153d44bd30597bb935ca85d2bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c18f00569e8c67ccba62beaa298500.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ecc59cf8a8a06f05c8fa4a0b483af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5bf6b9a6d046f9eac6baa524a5154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520d32e2f23efbe78f9c70494834a38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35954d2cc2fc165d4ac2dbda7056aa0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2191ddf6df7e63bd664b8462f18187.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19203896e30ce1c25d270b1d349c26df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba070bb9ac9fd69a7c3124ba17e0a7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eaafed412ad71b2cd1916675c092d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d38bce2a06a955de8dbff8b12684af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e15cfe560af2f2deabd650ea383a9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608edcbb65fdb490200c84752ac8d0c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635626d774ddce1835b08207869b9fcf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef528cf8b13f1612eb0320e48d56f49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd6ad59fc26316c57dd7997295b9ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cc917079e70d280b17a7b46acf415.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>