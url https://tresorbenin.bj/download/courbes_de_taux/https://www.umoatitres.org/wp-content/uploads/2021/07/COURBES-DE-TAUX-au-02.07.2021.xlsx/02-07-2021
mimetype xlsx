--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c18f00569e8c67ccba62beaa298500.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a6d5ece94c0fb32d9eebdf16615d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5bf6b9a6d046f9eac6baa524a5154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850f4ccb4ac8edc7a4df374c887d9cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35954d2cc2fc165d4ac2dbda7056aa0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfee88167d493e622f64f2aca62505.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19203896e30ce1c25d270b1d349c26df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485f9f81e70e56b820adc365cdc4010.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eaafed412ad71b2cd1916675c092d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976d6c49d78e9d99887f3e200c5f518.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e15cfe560af2f2deabd650ea383a9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faf7ec78729ed4a1d4802b4f810bb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635626d774ddce1835b08207869b9fcf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57447aace46eceed2dd1c8eed81b1619.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00230bd9e2339906eeefdc6968b95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cc917079e70d280b17a7b46acf415.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fe80cd08f5825a7a50a221eea200.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253e9cc9a506b9398520c7614279271.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>