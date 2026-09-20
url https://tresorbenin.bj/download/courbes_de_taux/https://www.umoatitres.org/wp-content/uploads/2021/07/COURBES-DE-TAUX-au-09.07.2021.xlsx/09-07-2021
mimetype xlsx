--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad699280d61d071f227d18e2ff716c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69beb35183d19ece5c195f28fb0c1e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e528ed09b094d0bf5aa239a328bd9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bec4430f22f107c315a6853256cca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cdbd281728bf674beefc7023d663b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc9e8bc996fbb9e191db763683fb47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681d7de30cc69373dc2b19f1ac90412.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5b41674165a3c38b881f5f808f304.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2865d7e7ef6e24ddee5b15dfe184e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08ec3f7712ee2737cba564f13335b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebc6ddd85cc02cd83f0a615ea0f5a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fcda1064adc1811e16c42f71d46b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02574addff338d73e25c651b32186941.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922f041b4ef750d54305d76b4427d74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cc00f59a3fbcd72734062da1b5edc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae81a88d27e3f099bf9953dc850e896.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>