--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69beb35183d19ece5c195f28fb0c1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced67c668fe2f20fdb29c43cbde6ace.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed10d5168e2a9f2d46ef40c3d3b3ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bec4430f22f107c315a6853256cca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced67c668fe2f20fdb29c43cbde6ace.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166ac0b00ad67f82ce845a76e2c8b56.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc9e8bc996fbb9e191db763683fb47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced67c668fe2f20fdb29c43cbde6ace.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7ae50de7fcfd75a29aae4abcb6dfb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5b41674165a3c38b881f5f808f304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced67c668fe2f20fdb29c43cbde6ace.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f218d310b79e00c11b1636ebd4585a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08ec3f7712ee2737cba564f13335b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced67c668fe2f20fdb29c43cbde6ace.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949e20165724e85695b2abdbbdf9dcf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fcda1064adc1811e16c42f71d46b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced67c668fe2f20fdb29c43cbde6ace.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b5fe2b80e24aa43a8c8a010cc8166.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922f041b4ef750d54305d76b4427d74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced67c668fe2f20fdb29c43cbde6ace.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd99335687dc2ccd4104446ac628f40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce2477a30af38a7c40e55eac021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae81a88d27e3f099bf9953dc850e896.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced67c668fe2f20fdb29c43cbde6ace.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599dad98fd858fd31b53a47490e06e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>