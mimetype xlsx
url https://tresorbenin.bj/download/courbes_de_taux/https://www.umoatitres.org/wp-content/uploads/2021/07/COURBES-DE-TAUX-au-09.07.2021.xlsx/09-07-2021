--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d3c1d590bb045015f8dbd2bad6bf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8335f798632cafc442ae78979545f94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21da613daa8e4a0971e4d17e6b3a78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d3c1d590bb045015f8dbd2bad6bf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d45934fb8c0d323228884992c3efab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c6f7e4caaa1afe41fc6c72a2ddcee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d3c1d590bb045015f8dbd2bad6bf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8491e0e8b77bf8c34b22f7dd5a9a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b4a36e1d2616b31ffefd4a89a83e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d3c1d590bb045015f8dbd2bad6bf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a7124e5452c6d34d5cbf2b5e29706.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b458de9cd1262b01432f02f5b3038ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d3c1d590bb045015f8dbd2bad6bf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d469fe9372008e9e8a44d552a77f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d52315a8273eb2c26a3ef577275379.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d3c1d590bb045015f8dbd2bad6bf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcd40f5d2ec4deb7bc3e22e0f85951.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c8ed0abd7804d8f3c41872756060e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d3c1d590bb045015f8dbd2bad6bf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9cb470e4fb431599f91d3b70d0874.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bcb4eb7a1d7e9e691e9e642f0a501.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d3c1d590bb045015f8dbd2bad6bf7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61d9aece5c5860df9761239d03d34e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78781141d7fa88b2d3ca7d4b91ef65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>