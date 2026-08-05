--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21da613daa8e4a0971e4d17e6b3a78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad699280d61d071f227d18e2ff716c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c6f7e4caaa1afe41fc6c72a2ddcee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e528ed09b094d0bf5aa239a328bd9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b4a36e1d2616b31ffefd4a89a83e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cdbd281728bf674beefc7023d663b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b458de9cd1262b01432f02f5b3038ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681d7de30cc69373dc2b19f1ac90412.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d52315a8273eb2c26a3ef577275379.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2865d7e7ef6e24ddee5b15dfe184e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c8ed0abd7804d8f3c41872756060e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebc6ddd85cc02cd83f0a615ea0f5a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bcb4eb7a1d7e9e691e9e642f0a501.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02574addff338d73e25c651b32186941.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ef31727b52b56d9b85236e50c17c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78781141d7fa88b2d3ca7d4b91ef65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965359a3368064a2f847d2ba1ad1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cc00f59a3fbcd72734062da1b5edc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>