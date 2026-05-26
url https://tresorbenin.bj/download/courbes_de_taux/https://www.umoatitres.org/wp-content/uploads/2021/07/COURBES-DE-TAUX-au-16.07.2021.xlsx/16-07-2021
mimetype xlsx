--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c394b7fc299fef2cd568424fa65b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674deef20829c9f80ce168c26daebe2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da24f5a7dc202f62aa1aa1bbf50a7f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c394b7fc299fef2cd568424fa65b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85949472549a3c7aea7ed62d2e6b2f9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c51fca8f5706c6ae6b9e860d7f70dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c394b7fc299fef2cd568424fa65b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304c1c559b04340ca13e45fec36ef8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd4f411b0b6c83079088511cdf3a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c394b7fc299fef2cd568424fa65b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a12b0aa826a9e59088b0d1c1e5feb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8677ab660e8b797dc4078168643e605.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c394b7fc299fef2cd568424fa65b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e0a93acb43a5117c5750281e292c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105770d990e420fcca933846f4287ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c394b7fc299fef2cd568424fa65b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90da2b00f034da977d0cda3472d691.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff163b1455de4a360b2b729c3ca6b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c394b7fc299fef2cd568424fa65b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dfb310192be930ee38839cc3267f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bd5ac9d7589428c989aedad4e0006.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c394b7fc299fef2cd568424fa65b9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0028fecfbd2f689188027b188c04a75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd261659f3c7afa579e097092561a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>