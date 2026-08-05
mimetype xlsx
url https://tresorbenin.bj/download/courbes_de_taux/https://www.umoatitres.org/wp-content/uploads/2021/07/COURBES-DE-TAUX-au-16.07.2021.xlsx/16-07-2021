--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da24f5a7dc202f62aa1aa1bbf50a7f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c6f600da365d2e1c6a5798ab6254e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c51fca8f5706c6ae6b9e860d7f70dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72896c4c31d6a0f093e698dbe2003.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd4f411b0b6c83079088511cdf3a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfc4c770149f7ab521b3eba4f9ec8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8677ab660e8b797dc4078168643e605.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a10cd8d5bbb4183516dcc573901266.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105770d990e420fcca933846f4287ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca33a46fa2da42d5d7f56db13a53fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff163b1455de4a360b2b729c3ca6b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0839c806927657ab67801358a83ca21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bd5ac9d7589428c989aedad4e0006.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129461195a7f9d619c14f6ffdb801615.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22240d07207720720f4ac69bc72f8e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd261659f3c7afa579e097092561a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd0f257fd8f131336fa30e7ec7c885.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>