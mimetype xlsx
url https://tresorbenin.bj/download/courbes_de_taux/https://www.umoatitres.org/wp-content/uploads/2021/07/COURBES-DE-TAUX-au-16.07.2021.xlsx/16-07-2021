--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c6f600da365d2e1c6a5798ab6254e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c19f11632d2124425ce32326c4555.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72896c4c31d6a0f093e698dbe2003.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecaad953532e99eee3582bdf3eaec2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfc4c770149f7ab521b3eba4f9ec8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10216d5430b2fa64f61ed7609a176b07.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a10cd8d5bbb4183516dcc573901266.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5d4a4bb52717ed8396f8a9f46a69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca33a46fa2da42d5d7f56db13a53fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed91738e28a5307b203e0f290b34357.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0839c806927657ab67801358a83ca21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466d1f2a2e58800926f19d49a3c1709.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129461195a7f9d619c14f6ffdb801615.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb56eb1f0a7f5475aaf35491930b8d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283207d95499ce8d75c686db4a25c87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd0f257fd8f131336fa30e7ec7c885.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5d20552c2fe8ca931d091c3180507.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>