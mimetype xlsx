--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c19f11632d2124425ce32326c4555.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ce34e26d601fa0bb3fe1e79c61927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8964f269f8e3f50a78efd3ae29ef7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecaad953532e99eee3582bdf3eaec2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ce34e26d601fa0bb3fe1e79c61927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528aafab39258428bc69701b9b80043.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10216d5430b2fa64f61ed7609a176b07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ce34e26d601fa0bb3fe1e79c61927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692f56e0d6c8cae1f0b1025bc40caae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5d4a4bb52717ed8396f8a9f46a69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ce34e26d601fa0bb3fe1e79c61927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0284ed8dd1077e3e320b74c505e8c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed91738e28a5307b203e0f290b34357.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ce34e26d601fa0bb3fe1e79c61927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f2b8000e7af211e26740d6510060.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466d1f2a2e58800926f19d49a3c1709.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ce34e26d601fa0bb3fe1e79c61927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e6a0a43a66532bc4c9a994bdecca6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb56eb1f0a7f5475aaf35491930b8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ce34e26d601fa0bb3fe1e79c61927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae641b1cfb97e3167e2cef1a57218f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f810e77c27750eac06fd35e2225f8b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5d20552c2fe8ca931d091c3180507.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ce34e26d601fa0bb3fe1e79c61927.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740a9197e4b6cc777cb45667cc8e645.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>