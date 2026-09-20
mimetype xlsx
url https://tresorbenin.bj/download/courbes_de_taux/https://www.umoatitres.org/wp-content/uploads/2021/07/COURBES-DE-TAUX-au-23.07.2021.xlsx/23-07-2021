--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62458e6fe93a96642f591d05804bf223.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73012932139da1693f62d9a4d3bbc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99164bd81b40e86548ddfc1ae707cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ab69a61a5987dcd0b7be0eae633c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4452ccb893f015b39a91035d4c7f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802e0d7f41b26d344e087db140d800f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08c5bf63f0cf7dbfa1eb077af768be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101647442031961099b8f4ec9c95a95.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aae7170921dc22252a67cd04211c4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227d9b9fdc5eaf185b3a223fafb123a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336e8209e2d6e0022ac06047ab33da4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c61a61fe367923f6bd1d8d255cbc3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1995779ab9a0f0a2221b0ac971dc55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152bfdf0a5156ceffcb95e6fbd1e210.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9e55d99013c5e6ef897e7748d39cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710b709049a2f57c8270724d38e2928.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>