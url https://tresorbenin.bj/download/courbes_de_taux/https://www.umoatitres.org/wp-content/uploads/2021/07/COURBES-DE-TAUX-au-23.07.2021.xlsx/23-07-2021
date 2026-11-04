--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73012932139da1693f62d9a4d3bbc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b41c01494989af64c7188c5a9ffbe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1200f7d7a860a820d07acddbc61ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ab69a61a5987dcd0b7be0eae633c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b41c01494989af64c7188c5a9ffbe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e4dad5948eeabc9e12ac17ae71a67.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802e0d7f41b26d344e087db140d800f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b41c01494989af64c7188c5a9ffbe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02b111e189283b6268c90334721b62.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101647442031961099b8f4ec9c95a95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b41c01494989af64c7188c5a9ffbe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d806bb4312dd9ec39677d0742ea365.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227d9b9fdc5eaf185b3a223fafb123a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b41c01494989af64c7188c5a9ffbe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cd0a4d81c1eaf87a8b904fd5544c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c61a61fe367923f6bd1d8d255cbc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b41c01494989af64c7188c5a9ffbe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163849b73318bdf35bef983790482460.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152bfdf0a5156ceffcb95e6fbd1e210.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b41c01494989af64c7188c5a9ffbe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6192ff7cc6386aef33e730a5b5e6cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082687987ba22d7824119e42701ed4c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710b709049a2f57c8270724d38e2928.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b41c01494989af64c7188c5a9ffbe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e0c8ade192305f60dc627e12538b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>