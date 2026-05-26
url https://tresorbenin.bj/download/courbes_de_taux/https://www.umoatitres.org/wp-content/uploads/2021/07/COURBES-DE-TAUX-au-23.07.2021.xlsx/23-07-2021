--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ebeeb148652c5d33d22531a6b5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b9ebae740b2135afd4e0f352e2df9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06657aa9103cd1db9e4f166aaccd8c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ebeeb148652c5d33d22531a6b5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2534d6a568bdd4d0cc1930c5aee77e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270b1ff20eba90be330a8bb95cff089.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ebeeb148652c5d33d22531a6b5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1534ca5cd10dba113df65f4b92d74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a680e22c4216853816345b68097627.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ebeeb148652c5d33d22531a6b5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb163c4dfdac6c5003e17431b71a3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555af766106d6ca23a2e6c9121dbc83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ebeeb148652c5d33d22531a6b5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6caaa5f05508b12b0fc67dd3bad79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eab13f3ab6db5406683b91a745a5e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ebeeb148652c5d33d22531a6b5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce2d2a1c4357014dd529ac9441cb86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac78ec0c67a8b606d57bdbe62969f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ebeeb148652c5d33d22531a6b5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790cbabaf3cf1632a384d10e26a9ca5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b37058db9efa41abc43f6d44ee591f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ebeeb148652c5d33d22531a6b5e15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcd6b5904bb8b671e3b099268ed7ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288975d7ebbb10d3d153c4e91a3d274e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>