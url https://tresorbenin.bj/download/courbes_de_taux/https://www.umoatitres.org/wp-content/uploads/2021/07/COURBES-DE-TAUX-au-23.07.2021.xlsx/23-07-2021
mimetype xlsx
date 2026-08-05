--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06657aa9103cd1db9e4f166aaccd8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62458e6fe93a96642f591d05804bf223.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270b1ff20eba90be330a8bb95cff089.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99164bd81b40e86548ddfc1ae707cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a680e22c4216853816345b68097627.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4452ccb893f015b39a91035d4c7f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555af766106d6ca23a2e6c9121dbc83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08c5bf63f0cf7dbfa1eb077af768be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eab13f3ab6db5406683b91a745a5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aae7170921dc22252a67cd04211c4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac78ec0c67a8b606d57bdbe62969f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336e8209e2d6e0022ac06047ab33da4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b37058db9efa41abc43f6d44ee591f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1995779ab9a0f0a2221b0ac971dc55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585ee7ad55a037efb15f226e943a72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288975d7ebbb10d3d153c4e91a3d274e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdbe58d832b37f3636d99e9c43816.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9e55d99013c5e6ef897e7748d39cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>