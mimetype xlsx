--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941daa04cfbfbe385f6843ee297fe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fced942bbae343a99d360f4e257b75c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe625dcfba32456b78ca5e48e336e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941daa04cfbfbe385f6843ee297fe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c46db01dc3e62847abcf868d7ce50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f59673530aad8f3ddde61ecdc54dac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941daa04cfbfbe385f6843ee297fe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31650e360611e44a0765b7831df661.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de592ed4f84ff2614d814b15c70920ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941daa04cfbfbe385f6843ee297fe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648faa1458a8313860c5ae1733f344f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeb5cc8f21fd5491ec011555af6e14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941daa04cfbfbe385f6843ee297fe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff719b5ae5d49adb7b40cea7c94795e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad4ceb0deee19d8e18f4696eec195f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941daa04cfbfbe385f6843ee297fe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905624f56677550a9685105600b9b13e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2a1cb238979d68ad67c2718b9746d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941daa04cfbfbe385f6843ee297fe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dd1fe0a02090506cd2ae7f22543b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ee71badfbf5b2d6a688a17b563275.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941daa04cfbfbe385f6843ee297fe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb51df3016c6dbfc0fc5ca048cf2fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed58e98abdbba4b266a5c401ef2769.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>