--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe625dcfba32456b78ca5e48e336e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab6c962f35db7c40e1b834ff2631d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f59673530aad8f3ddde61ecdc54dac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d226dab027e5d6bc3a29fa9216c02b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de592ed4f84ff2614d814b15c70920ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4bc5887fca58c762bf978c23aebb8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeb5cc8f21fd5491ec011555af6e14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fbae1095e1b58ba2776893900120c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad4ceb0deee19d8e18f4696eec195f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f73f558aca229caaaa1cb0ddfe8372.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2a1cb238979d68ad67c2718b9746d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684520fde792cb18162a5e6e6850462.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ee71badfbf5b2d6a688a17b563275.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e754ee22918d4a2b19650ba045d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365077b28cade61ec092a7d84a4259.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed58e98abdbba4b266a5c401ef2769.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3154a300ba00b6dafcf313dc71446a4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>