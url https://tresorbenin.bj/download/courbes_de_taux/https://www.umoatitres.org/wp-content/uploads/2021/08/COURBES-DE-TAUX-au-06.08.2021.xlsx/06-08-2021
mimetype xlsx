--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab6c962f35db7c40e1b834ff2631d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e15b99dbe41c12ac2f5c2ffd5b3479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d226dab027e5d6bc3a29fa9216c02b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e95b7f9ac8225ad0fcaaf9c20b1414.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4bc5887fca58c762bf978c23aebb8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba968b68c8c4617c83ded163db00db53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fbae1095e1b58ba2776893900120c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91082bea08b5509021925e5a277878d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f73f558aca229caaaa1cb0ddfe8372.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187376cd51a2084a1db367a933492f58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684520fde792cb18162a5e6e6850462.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3067245ee139ea37704b62e3ab2877b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e754ee22918d4a2b19650ba045d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce438d9bb2e1bb2b2804e6f22cf4a7aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac93b1548a8868820d0625b252af32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3154a300ba00b6dafcf313dc71446a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6f9f78c5e9d2ec40aa333afdfdb47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>