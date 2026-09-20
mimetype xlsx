--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e15b99dbe41c12ac2f5c2ffd5b3479.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa71e1e41adab953bfd3975559e343.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e95b7f9ac8225ad0fcaaf9c20b1414.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ca47d7c4014595bc8ef42779b6451.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba968b68c8c4617c83ded163db00db53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac2da67925a1214d9f12c5a2d9be37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91082bea08b5509021925e5a277878d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493352552217fc7e6711abc694388d7d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187376cd51a2084a1db367a933492f58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06877e9a188db3b153b9246fedbcf560.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3067245ee139ea37704b62e3ab2877b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bda90e2a24c2ce4359fb29446a706.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce438d9bb2e1bb2b2804e6f22cf4a7aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef840421a19564b5c8637a72aa2b2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c64809920a911865d5fec2edc06.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6f9f78c5e9d2ec40aa333afdfdb47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef9f8ec82b00198edd4addb779681b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>