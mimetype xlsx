--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa71e1e41adab953bfd3975559e343.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ccad63b0592f91a4c52d951a83db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35857c81662129a363a3dcd0a4ec3c63.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ca47d7c4014595bc8ef42779b6451.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ccad63b0592f91a4c52d951a83db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc43c5571a0c68c04601c485c98ded.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac2da67925a1214d9f12c5a2d9be37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ccad63b0592f91a4c52d951a83db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c883d8731670175fa92a81585cfb5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493352552217fc7e6711abc694388d7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ccad63b0592f91a4c52d951a83db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b60d39386a4e8f9ae4bb5c276fe836.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06877e9a188db3b153b9246fedbcf560.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ccad63b0592f91a4c52d951a83db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba89b7d60d828ed252c7f43d7beb24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bda90e2a24c2ce4359fb29446a706.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ccad63b0592f91a4c52d951a83db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29771510a3248f1efc0fda959dba383.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef840421a19564b5c8637a72aa2b2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ccad63b0592f91a4c52d951a83db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acba425ed28f04e20e9ca8d150df5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd3bd7fb06094710328c7f6db4124.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef9f8ec82b00198edd4addb779681b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ccad63b0592f91a4c52d951a83db.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd267055d78bb89b976a7195bd00e8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>