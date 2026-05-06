--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e7328d0baafd79b4594a4efa5552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e111f70be049bd3335f6bb86da242.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ee8f6ab420bc8b730e4dd55a4a874.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e7328d0baafd79b4594a4efa5552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b89d4763b4b2dead735ae58241b6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe54371977691788d8962c76f9ea6d1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e7328d0baafd79b4594a4efa5552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93f16644261584261c2fc1a82d0bea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5bf5caf809326d2024dcbf195cab0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e7328d0baafd79b4594a4efa5552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e8a698cd01971247b836726247b5d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ba45668dd12c98fb643d33da14f0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e7328d0baafd79b4594a4efa5552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6da5f29b4d4b0fbd0e04f8d1f276a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da1d2e539aa89307c94d37a307cef1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e7328d0baafd79b4594a4efa5552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd572bc0f88f455a96361f841aa179c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00569e2c00f65b351c6741d61ed12b52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e7328d0baafd79b4594a4efa5552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272556605ee4c5d58a95724966ea214.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959af27a0ffe73a8adf11cd86ad5a41f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e7328d0baafd79b4594a4efa5552.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb517f5bed4a8f15ff7b9a19c5ad8248.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f507cf6859d06eb0a0e03c8968218.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>