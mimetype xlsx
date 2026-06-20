--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ee8f6ab420bc8b730e4dd55a4a874.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70539a67cfb5dcc68d38f557a8aaaf1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe54371977691788d8962c76f9ea6d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f28e66556cf3d7b1c886c3f8677cf6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5bf5caf809326d2024dcbf195cab0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195f1b0795edab8f9f72438b0034d13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ba45668dd12c98fb643d33da14f0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433f3a4c27ed66205b1a0e5ccdaeb72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da1d2e539aa89307c94d37a307cef1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52310252b2ede33ca7804e5ed914b34f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00569e2c00f65b351c6741d61ed12b52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6678f053b3dd72a33919a4d1ce7b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959af27a0ffe73a8adf11cd86ad5a41f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bc65d386f604d268f5d0e25b5c35a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249e92b671b78b0749cdf9b768253f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f507cf6859d06eb0a0e03c8968218.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d8d590d131adc26532d177f0fc7a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>