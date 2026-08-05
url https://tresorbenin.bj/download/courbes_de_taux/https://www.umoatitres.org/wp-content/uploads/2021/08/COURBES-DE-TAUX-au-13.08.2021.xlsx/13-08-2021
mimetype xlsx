--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70539a67cfb5dcc68d38f557a8aaaf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d4b1c54cbb8519939c9074fec910d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f28e66556cf3d7b1c886c3f8677cf6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1749733a772b5bfbb807761b430af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195f1b0795edab8f9f72438b0034d13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2164cac043bb9dc9981a710dcaff0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433f3a4c27ed66205b1a0e5ccdaeb72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc714c285a558a772df4b75a57ca3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52310252b2ede33ca7804e5ed914b34f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88300009c9473c91722507600c05b87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6678f053b3dd72a33919a4d1ce7b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52145cbfffeeff7e897b220f637ef16a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bc65d386f604d268f5d0e25b5c35a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a745171d02d36592ea36c67d2055c7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65cebbb8e373d3dd2ca3142bc9020.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d8d590d131adc26532d177f0fc7a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d514f92d87127886ba6d5c27b1a88.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>