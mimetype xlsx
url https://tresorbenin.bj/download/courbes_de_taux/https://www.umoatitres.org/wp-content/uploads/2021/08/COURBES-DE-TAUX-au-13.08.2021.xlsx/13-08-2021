--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d4b1c54cbb8519939c9074fec910d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879cc95ef8d09bf143828b7938fedf8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1749733a772b5bfbb807761b430af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5685da44a729cf7a8babaa854f27f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2164cac043bb9dc9981a710dcaff0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07d95777abb44207d5ca12012158a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc714c285a558a772df4b75a57ca3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed631936cec1972f48cf7b5ca8ebdc0a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88300009c9473c91722507600c05b87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc10d8079d16889c41eb3b1e1e759e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52145cbfffeeff7e897b220f637ef16a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e50105be2306b1605f905c1a81d76c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a745171d02d36592ea36c67d2055c7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b30197b95b20708ddedeaa75f0eb6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58930c37bbd8edc4c93692862522d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d514f92d87127886ba6d5c27b1a88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e2043dbd5bc519017ab79f20c1b44.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>