--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879cc95ef8d09bf143828b7938fedf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c5c5a43b3de49478b5f541be7ba4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8be3c21d2c5fba4c21f405c6bf7e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5685da44a729cf7a8babaa854f27f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c5c5a43b3de49478b5f541be7ba4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66691542e663831175ef5edd6c38d8d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07d95777abb44207d5ca12012158a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c5c5a43b3de49478b5f541be7ba4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5cd4543439562cf0f7f67a87f8614.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed631936cec1972f48cf7b5ca8ebdc0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c5c5a43b3de49478b5f541be7ba4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801bcb6a7ac50647b1deaf8684a1b41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc10d8079d16889c41eb3b1e1e759e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c5c5a43b3de49478b5f541be7ba4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ffdcfa08be120fc9c3b8cae0a007.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e50105be2306b1605f905c1a81d76c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c5c5a43b3de49478b5f541be7ba4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b59f01eb6ececdc28d01ca7a12fef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b30197b95b20708ddedeaa75f0eb6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c5c5a43b3de49478b5f541be7ba4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1878226e2dc209955eac95f56a79a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ef5478292eec69a64598ce5c3eec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e2043dbd5bc519017ab79f20c1b44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c5c5a43b3de49478b5f541be7ba4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6f80c458d9f3a98f95f5af5fd59b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>