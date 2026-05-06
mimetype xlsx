--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f973912d7aaf588467128970cdfae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ecd1d1b6c63dcd9e89b02da9c598f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a86338fcbaab022da8dd91cc65134.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f973912d7aaf588467128970cdfae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fbdad6eff592d6dece0d232f57c36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd807e8e0e91e8b4dc34c6f1b54e5694.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f973912d7aaf588467128970cdfae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba5d1673419f251aa7edaa21c9057f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0197196813b545e9865dac09855fd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f973912d7aaf588467128970cdfae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc76c35de32daa543cdb90c38e8446.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07a225930bb4672b360a755dcb1d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f973912d7aaf588467128970cdfae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e5f4945f88f91b6e55118733b7da4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff49f98d4916d8b15b39a6062ca81a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f973912d7aaf588467128970cdfae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bb4b5e8c1866374eedd61ab9fa70b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53f8fe9615f7f9417b4c0de3dec7d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f973912d7aaf588467128970cdfae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5231882de6fa764974ac01b9f5cdc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bca96ea922a0d885b755a19450c36e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f973912d7aaf588467128970cdfae.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24101280f062fc5291eec9541e38fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61930d096f6455571a584db2c8d47cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>