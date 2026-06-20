--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a86338fcbaab022da8dd91cc65134.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b39f5de93f13a7b9ad61ddf39cbb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd807e8e0e91e8b4dc34c6f1b54e5694.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81274db8817f7d8838cabc16abad3c0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0197196813b545e9865dac09855fd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e96520ed24b31feb6babdf714331fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07a225930bb4672b360a755dcb1d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f23132a366e12cbf2fb64d7a87742.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff49f98d4916d8b15b39a6062ca81a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4e8925435116fbc03b6d8beb70391.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53f8fe9615f7f9417b4c0de3dec7d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7bca7bcd0c85a14ce5f42d84c576e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bca96ea922a0d885b755a19450c36e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1e3993f88a86939d8252dc0f1adcf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9ace17324e230b4aae9c2bf3b3c4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61930d096f6455571a584db2c8d47cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d773b4915a8e1a5aa352141ae5f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>