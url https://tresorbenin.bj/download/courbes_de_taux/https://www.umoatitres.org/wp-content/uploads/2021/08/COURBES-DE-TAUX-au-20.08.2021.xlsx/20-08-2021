--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b39f5de93f13a7b9ad61ddf39cbb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d33899a22554cf870941289277d16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81274db8817f7d8838cabc16abad3c0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a7da05be56590aa251383c5a72b3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e96520ed24b31feb6babdf714331fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c0fe8e4ab3884b3d79955efd58743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f23132a366e12cbf2fb64d7a87742.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b80ba213d58328b8069d8a2275897.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4e8925435116fbc03b6d8beb70391.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd7c7fbb565559ea2714a8dc65902d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7bca7bcd0c85a14ce5f42d84c576e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453826ff22e8d99708a0579d0beae76c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1e3993f88a86939d8252dc0f1adcf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b0b0a4f41c389ae404261932264c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daff0d80a4e39dae4db35a10aabe7c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d773b4915a8e1a5aa352141ae5f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfb62c41834833ee949b57ef4c848c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>