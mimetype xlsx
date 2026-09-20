--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d33899a22554cf870941289277d16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec064d5fd5bdef601d075b321f7d9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a7da05be56590aa251383c5a72b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb60b64494a9da0c434527d026b2159.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c0fe8e4ab3884b3d79955efd58743.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bc35699e040d40530b2e63a2b6f2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b80ba213d58328b8069d8a2275897.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42169428d43afc92bf41a93f778946b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd7c7fbb565559ea2714a8dc65902d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184ded85b7eb742a048c0af8bd28e64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453826ff22e8d99708a0579d0beae76c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4551075b2dd63d07f4348efd8989c5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b0b0a4f41c389ae404261932264c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20adeb5c2e11ad546c0282baf2b2afc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03319d7b0157b0a2ca77f0fe29859.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfb62c41834833ee949b57ef4c848c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599870256190b0d3aed2a5f2775cb54b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>