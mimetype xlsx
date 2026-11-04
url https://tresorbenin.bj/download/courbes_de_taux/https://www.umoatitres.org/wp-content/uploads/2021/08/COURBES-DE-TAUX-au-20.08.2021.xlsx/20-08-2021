--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec064d5fd5bdef601d075b321f7d9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15862f20da63f5cca37e180871ca87c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca927b5a56ba55d0960d6a7c6dbd96c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb60b64494a9da0c434527d026b2159.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15862f20da63f5cca37e180871ca87c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e1816dd8475ce555ff9b2c944f098.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bc35699e040d40530b2e63a2b6f2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15862f20da63f5cca37e180871ca87c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389ed3e1a75f4f989e61d2885ec230b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42169428d43afc92bf41a93f778946b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15862f20da63f5cca37e180871ca87c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88dcc4c2b349eb0f5b013686105326.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184ded85b7eb742a048c0af8bd28e64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15862f20da63f5cca37e180871ca87c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6390c1d9fb7ac906671d607842fd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4551075b2dd63d07f4348efd8989c5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15862f20da63f5cca37e180871ca87c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50342543b1a6d36a78d52dd79e3929bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20adeb5c2e11ad546c0282baf2b2afc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15862f20da63f5cca37e180871ca87c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86407d149c3e826c5003ef79dbe589.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff634487823652d0df52b5a3e6c6e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599870256190b0d3aed2a5f2775cb54b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15862f20da63f5cca37e180871ca87c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7a7274d76805848e8f527fe56f241.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>