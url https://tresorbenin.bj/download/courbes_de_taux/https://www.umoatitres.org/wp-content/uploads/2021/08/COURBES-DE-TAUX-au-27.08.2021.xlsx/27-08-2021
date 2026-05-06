--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e5bfe7dd02ff71122cf2abc5bbdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361b5b7e8ed273afa1d685aa1df8a4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735120ed5dff269333e526fb4f851ac.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e5bfe7dd02ff71122cf2abc5bbdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ceef8b826ea44d7fe56d887659e30f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925be463c6750816d8b05149b2877f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e5bfe7dd02ff71122cf2abc5bbdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ceef8b826ea44d7fe56d887659e30f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925be463c6750816d8b05149b2877f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e5bfe7dd02ff71122cf2abc5bbdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cedee5dc57ce35a2dc1c8ffefecb39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89821de954097b0dc1e441a6e6b21f0c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e5bfe7dd02ff71122cf2abc5bbdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f16de317fd3ba3730903918292f4ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4d7751364951450794ecfe863633b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e5bfe7dd02ff71122cf2abc5bbdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c80888820afa012a73bfcbbdb718e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d39fc6b0cfacb145ea9f92de758ccc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e5bfe7dd02ff71122cf2abc5bbdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03deb5d44622f60cadcaee994d60e43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972f04ffc2dfe509d7eb059f24eee5d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e5bfe7dd02ff71122cf2abc5bbdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c375d77fb6a513a5bc8846444cd1f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8b11f225222ba1e314ced6b7899e5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>