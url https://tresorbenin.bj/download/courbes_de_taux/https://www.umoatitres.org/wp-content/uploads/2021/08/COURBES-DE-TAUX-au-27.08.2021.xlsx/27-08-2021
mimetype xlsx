--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735120ed5dff269333e526fb4f851ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514396a9d62855ac1b6bb27f569ae19a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925be463c6750816d8b05149b2877f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7ec3e96f13ae497cdf98644b5dce1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925be463c6750816d8b05149b2877f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7ec3e96f13ae497cdf98644b5dce1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89821de954097b0dc1e441a6e6b21f0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c52c478970b08275d3112d4d938c7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4d7751364951450794ecfe863633b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a621c8ccbe5dd773832bda4bc7f8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d39fc6b0cfacb145ea9f92de758ccc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc8200ae7b64699792121fa9381a3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972f04ffc2dfe509d7eb059f24eee5d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44515876fca9a761a0ab56f3aa21eae8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685de53efaa69a792cb8c94983c0b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8b11f225222ba1e314ced6b7899e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab74aede0c8f51b0603ec13a7367f3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>