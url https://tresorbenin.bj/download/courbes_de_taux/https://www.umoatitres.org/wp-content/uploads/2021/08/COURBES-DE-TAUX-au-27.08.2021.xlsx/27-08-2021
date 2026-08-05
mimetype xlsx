--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514396a9d62855ac1b6bb27f569ae19a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e237dc0819a12e757e6e6533c675c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244a6e8a6760268fbd549ca2d96932d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7ec3e96f13ae497cdf98644b5dce1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e237dc0819a12e757e6e6533c675c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890b85929544fc9d5c7ded7ed426174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7ec3e96f13ae497cdf98644b5dce1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e237dc0819a12e757e6e6533c675c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890b85929544fc9d5c7ded7ed426174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c52c478970b08275d3112d4d938c7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e237dc0819a12e757e6e6533c675c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaba9be4952e713c563dffe5c3553b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a621c8ccbe5dd773832bda4bc7f8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e237dc0819a12e757e6e6533c675c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bd576829d1082df5fe638aec92457.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc8200ae7b64699792121fa9381a3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e237dc0819a12e757e6e6533c675c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39486fc7535fe7e0c561b2ff355a395.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44515876fca9a761a0ab56f3aa21eae8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e237dc0819a12e757e6e6533c675c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d72a81a3401fc1d9ddbcef2ae63f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676a606644189eb64a8131f557991a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab74aede0c8f51b0603ec13a7367f3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e237dc0819a12e757e6e6533c675c8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529f0b06d8b1b3b832de88a10aec22a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>