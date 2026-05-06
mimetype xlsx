--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0834cc4ff9f51b05f5da59b8cbb8a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce54a3de7609c717887291e42cc2044.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0950532987c13d11c3d21a1bb9b58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0834cc4ff9f51b05f5da59b8cbb8a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d87734ced6fe44e406dd934efa9ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae8ffd44bb2e34fb2422d4f5963bd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0834cc4ff9f51b05f5da59b8cbb8a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52da30bb5be9f1fcae2b810519c20c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b956cd60e0450d315af8d4a2dbc678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0834cc4ff9f51b05f5da59b8cbb8a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fa8b639c622dbf47725b39d5ecaa9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321340af441c2d7a1fbafcccc902e64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0834cc4ff9f51b05f5da59b8cbb8a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e117e6b6403a274e00ab3ab59d8143.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9778e93ba5d6ff748f3f9915d896b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0834cc4ff9f51b05f5da59b8cbb8a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c51337845e76f14e43ba7f66f07260.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b39fd5e759c9aa93f33c41ff558d9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0834cc4ff9f51b05f5da59b8cbb8a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de392d6820377336ad9b3ecdf4f75ed6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12596dc567b01dfbd511190190384f45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0834cc4ff9f51b05f5da59b8cbb8a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2b2cefab7c646756eae74acc02d44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976c3b8b9068433f2d67c006e16a0a7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>