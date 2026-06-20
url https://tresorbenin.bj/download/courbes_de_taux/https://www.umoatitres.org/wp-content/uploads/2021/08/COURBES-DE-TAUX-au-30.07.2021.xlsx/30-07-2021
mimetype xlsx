--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0950532987c13d11c3d21a1bb9b58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c3dcd914d8352656a7571c846604b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae8ffd44bb2e34fb2422d4f5963bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf48a08885ccc3fdc0d3211a981552b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b956cd60e0450d315af8d4a2dbc678.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c24551db80038d9c0e165d03e9bdb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321340af441c2d7a1fbafcccc902e64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4c60d562f2d565307916fbc5b7d8d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9778e93ba5d6ff748f3f9915d896b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06cbcbf49c8d6b6ea87ea5115c7e04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b39fd5e759c9aa93f33c41ff558d9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc187f963c14d985b84d645b3e9bb3b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12596dc567b01dfbd511190190384f45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1fa45b540ef0ac2e2b6cb0f4b6bee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba15c7744092be947a5bf5111844c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976c3b8b9068433f2d67c006e16a0a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9acd4c5a30d31e8f4faadcba88e64.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>