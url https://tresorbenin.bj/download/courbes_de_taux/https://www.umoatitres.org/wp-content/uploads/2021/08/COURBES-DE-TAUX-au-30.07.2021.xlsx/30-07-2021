--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c3dcd914d8352656a7571c846604b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51154ec2e3daa2b0bf3b1d1673f423.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf48a08885ccc3fdc0d3211a981552b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656abc3a27d0341381f1a18e1f9e9fff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c24551db80038d9c0e165d03e9bdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ae6355707266eca232ca3333e0ca6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4c60d562f2d565307916fbc5b7d8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc73abf2b6adabe76689c7f3ab008b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06cbcbf49c8d6b6ea87ea5115c7e04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72764624ec5f2774e1e5165ea12dad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc187f963c14d985b84d645b3e9bb3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f70ca7cd2166232a31383d03521c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1fa45b540ef0ac2e2b6cb0f4b6bee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28344d81895ae4f04baede22c400ee07.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17b294f46c3a437246ddaa8df9b4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9acd4c5a30d31e8f4faadcba88e64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc389c9fb19d339a408d0b76f1dc72f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>