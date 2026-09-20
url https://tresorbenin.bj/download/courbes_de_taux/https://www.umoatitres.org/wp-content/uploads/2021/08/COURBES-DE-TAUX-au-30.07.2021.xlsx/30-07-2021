--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51154ec2e3daa2b0bf3b1d1673f423.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efb5f462e2585f2fa9d9ef01863d07.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656abc3a27d0341381f1a18e1f9e9fff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6aafec59fa9f85abb474c3d51b55a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ae6355707266eca232ca3333e0ca6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a57fd0fcad88ff609c960e4aee9318.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc73abf2b6adabe76689c7f3ab008b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7852209a3627806dac3d962e2c23261.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72764624ec5f2774e1e5165ea12dad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f41ca58da4b7b6072c9bd5d9a0a14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f70ca7cd2166232a31383d03521c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5453f33b5ad2fc65ed856e4cd656d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28344d81895ae4f04baede22c400ee07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff609ca9acfaef43e64a9de2d7264a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf532dfe25b5302ed9590035c1f3757.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc389c9fb19d339a408d0b76f1dc72f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcbb6f49d1296ba2e32939dce1c551.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>