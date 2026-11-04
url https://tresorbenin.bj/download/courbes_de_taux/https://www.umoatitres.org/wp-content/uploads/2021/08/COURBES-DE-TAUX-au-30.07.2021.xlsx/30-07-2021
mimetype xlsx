--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efb5f462e2585f2fa9d9ef01863d07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b823ca91c2ecb03a6b2bd74ba3f077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f01380ac69a7d92c8e2bb0e7d1d0d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6aafec59fa9f85abb474c3d51b55a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b823ca91c2ecb03a6b2bd74ba3f077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c891cd170634687fb20827f844cc6c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a57fd0fcad88ff609c960e4aee9318.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b823ca91c2ecb03a6b2bd74ba3f077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763215f8576d29a7365fc6097293e14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7852209a3627806dac3d962e2c23261.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b823ca91c2ecb03a6b2bd74ba3f077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb985ae9e080da470a0f7b99650e99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f41ca58da4b7b6072c9bd5d9a0a14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b823ca91c2ecb03a6b2bd74ba3f077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dd25b418937c7b484ce63df204cbc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5453f33b5ad2fc65ed856e4cd656d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b823ca91c2ecb03a6b2bd74ba3f077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99399bddc2242e11ad164f3a2dd6615d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff609ca9acfaef43e64a9de2d7264a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b823ca91c2ecb03a6b2bd74ba3f077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723ed32ae0549b529c017dfb25305a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fd4d3c7ccbf1fb697b1bc79aa7d4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcbb6f49d1296ba2e32939dce1c551.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b823ca91c2ecb03a6b2bd74ba3f077.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaebb87ef107155e2bb7fd5d194b92.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>