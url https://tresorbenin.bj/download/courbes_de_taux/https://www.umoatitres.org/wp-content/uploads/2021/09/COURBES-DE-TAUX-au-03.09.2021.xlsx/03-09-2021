--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e31b91e433ed0468b12a08e124bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bf8cb78c146e8a6cbc8d9def24695.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f720adedb1add1ebb67e474af201df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e31b91e433ed0468b12a08e124bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6caa51236f9ed1fdf35720671eccf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a924c2897dad7d0180c6c67b5a859.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e31b91e433ed0468b12a08e124bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b6bc7a79d90b48cef9b168071d577.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31047a94846c48bcefe16a6eb7ac40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e31b91e433ed0468b12a08e124bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb93c53e26bdede2948a99a3c9d0b53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6613981db34237f07cef8b71f2101.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e31b91e433ed0468b12a08e124bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f518df882626487b1d6d3a49947c3b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c467d4b9bd03ad80be764a82e58cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e31b91e433ed0468b12a08e124bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb50213fef6808eacfd7e52c7960b8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab9035d537640ed8e2143376f82566.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e31b91e433ed0468b12a08e124bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486f6783e7d2c785b94f4115d6a6104.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32313cba941240e35b579f072229fcf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e31b91e433ed0468b12a08e124bf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878cc1e18b5f57f0527895c77a58acd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff081e0fccd80640338003506b2a5c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>