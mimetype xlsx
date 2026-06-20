--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f720adedb1add1ebb67e474af201df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49acd609072b5ffaa32f53d3e11260.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a924c2897dad7d0180c6c67b5a859.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b474dd72b5b4a3ec628d903b56f4e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31047a94846c48bcefe16a6eb7ac40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932994ff63499444acdb34cb11c71ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6613981db34237f07cef8b71f2101.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bf40f7012171cd7eb0f0c98abcf36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c467d4b9bd03ad80be764a82e58cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562daf7732e00f338283dd0c70f83770.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab9035d537640ed8e2143376f82566.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81da8a4213d2d09fc50c6715b0120b3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32313cba941240e35b579f072229fcf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a02fe4e0883d8c551bb861e515b0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232d9eee371538c7adf4824618e495.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff081e0fccd80640338003506b2a5c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d816d865ea0c55c2ad0da4687bb10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>