--- v4 (2026-06-20)
+++ v5 (2026-09-21)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49acd609072b5ffaa32f53d3e11260.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa04a65d65b7c6c0a5fae5a4fe2f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51a69761385d8b484c2e724ced1f35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b474dd72b5b4a3ec628d903b56f4e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa04a65d65b7c6c0a5fae5a4fe2f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236f8be538a86164b16e27447a12552.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932994ff63499444acdb34cb11c71ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa04a65d65b7c6c0a5fae5a4fe2f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0f48a8d765e06fbfa6dc363c1cbeb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bf40f7012171cd7eb0f0c98abcf36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa04a65d65b7c6c0a5fae5a4fe2f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496449c035171481caa0d5039cf1451d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562daf7732e00f338283dd0c70f83770.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa04a65d65b7c6c0a5fae5a4fe2f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b56fa214cc36039937fe62dfcfcb4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81da8a4213d2d09fc50c6715b0120b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa04a65d65b7c6c0a5fae5a4fe2f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d428ee29176024ffe290e76743f0607.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a02fe4e0883d8c551bb861e515b0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa04a65d65b7c6c0a5fae5a4fe2f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c1231fb41419ba918910484633f0b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01522a397551d33fe93bf11a1b6bb3d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d816d865ea0c55c2ad0da4687bb10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa04a65d65b7c6c0a5fae5a4fe2f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538258e5230079d84aab6549e30577c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>