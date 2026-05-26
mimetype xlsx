--- v2 (2026-03-25)
+++ v3 (2026-05-26)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37328d5e59cd219dddb18d6a9f18baad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbd7a2d34a08136fbaea0990ad77c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acde320f458419e5c68bb04c80042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc679cbc640b2497c61de47fde9e6f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37328d5e59cd219dddb18d6a9f18baad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a83938ca7fe3c166eb41c71867696.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acde320f458419e5c68bb04c80042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf5d0c353b5e69e0854c31cc81f974.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37328d5e59cd219dddb18d6a9f18baad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00a648c8670211e7c963f3a8995efe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acde320f458419e5c68bb04c80042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1e3f54e9e965bee67e630d8fee8be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37328d5e59cd219dddb18d6a9f18baad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc947f415b7e09451307f0b3758fb5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acde320f458419e5c68bb04c80042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f78d62f1a402c9ea25526a9dbad67.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37328d5e59cd219dddb18d6a9f18baad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a303114b427a0be2259630f5d1bf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acde320f458419e5c68bb04c80042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57781cc2cd096389cdb6eb3291bf4d4d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37328d5e59cd219dddb18d6a9f18baad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e9d2b8773d881cb3376af2137905.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acde320f458419e5c68bb04c80042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12d8c7215825564386cf63fd9cdaf8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37328d5e59cd219dddb18d6a9f18baad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e68d4429f6205ab60157876a4b1121.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acde320f458419e5c68bb04c80042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a708fd14e5054a4b541b45d2562bb2e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37328d5e59cd219dddb18d6a9f18baad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add2c0e490ca0ca9f629a9080454bc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acde320f458419e5c68bb04c80042.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afca58e55ac227bd1678ac28ba6bde.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>