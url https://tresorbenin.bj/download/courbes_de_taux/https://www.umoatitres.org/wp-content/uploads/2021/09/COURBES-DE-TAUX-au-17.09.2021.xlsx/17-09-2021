--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42d89e517a7e0ffc0a489468e61750.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e872bd0e49acbe97262856fd5f7ec2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ea35462c1a9c3df52c202bbe50498.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42d89e517a7e0ffc0a489468e61750.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31e059cd608a19b0e2a158e7c4dde8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b9a3bdff6eef712b3c9daf48da9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42d89e517a7e0ffc0a489468e61750.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcff9d6801e8c65972bb19ba44cc1a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660acc8819fe136e48b6dc411ce76687.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42d89e517a7e0ffc0a489468e61750.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037a782148bbe57294cfb13aa9e252f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6569b704f9755ff984697250244966.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42d89e517a7e0ffc0a489468e61750.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d77374a09bf8864e6ff3476f66ffba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302211242bd24c1e7466ceb65a1176f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42d89e517a7e0ffc0a489468e61750.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd0a886c8062d301b669526cc92ee5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20153e902efca335458c98f92e1d7aa1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42d89e517a7e0ffc0a489468e61750.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c5940c796df8154cba5abcd389e71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffa9c7f9d5c0d2587200c3d8db7072.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42d89e517a7e0ffc0a489468e61750.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014dcd2bf51fa2e682c571e038016dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699f60101122e0e43d827e19e45e262.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>