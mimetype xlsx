--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ea35462c1a9c3df52c202bbe50498.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04d8429a05a9740f1b25495dcd84dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f207d012bbfa357e8099280108c3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b9a3bdff6eef712b3c9daf48da9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04d8429a05a9740f1b25495dcd84dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4237259e2898c0429f4a96e137742c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660acc8819fe136e48b6dc411ce76687.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04d8429a05a9740f1b25495dcd84dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289fb1f18b0ca361535e798b1847ef3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6569b704f9755ff984697250244966.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04d8429a05a9740f1b25495dcd84dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54197f9a3ad2bbe2cc558e194e385091.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302211242bd24c1e7466ceb65a1176f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04d8429a05a9740f1b25495dcd84dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ff7981f094074547674fe66ab04ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20153e902efca335458c98f92e1d7aa1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04d8429a05a9740f1b25495dcd84dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e21fa8c76c76097a8521115538de9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffa9c7f9d5c0d2587200c3d8db7072.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04d8429a05a9740f1b25495dcd84dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aaefd832f7db52f7a93bc03176c4a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95597695b0b034dc2ca7b8108232b8be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699f60101122e0e43d827e19e45e262.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04d8429a05a9740f1b25495dcd84dc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdea548ca46690fba63961b0c3bc952.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>