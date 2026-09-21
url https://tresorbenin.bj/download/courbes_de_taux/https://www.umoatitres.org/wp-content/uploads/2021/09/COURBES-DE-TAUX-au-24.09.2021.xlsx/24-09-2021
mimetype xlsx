--- v4 (2026-08-05)
+++ v5 (2026-09-21)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a9e1cd5d53b1fe7b2f5dc9faa798f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721567f3882335bbc9a223e36e695735.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed110daf37c67ff2029728c347286c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ca93182ba764a7116b77bbb27ac32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd54f62f1c486ace1e3d41fc95dcdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41407a665eb1f2d163e07dea724fffa2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4555e8c09199922ce470806ebcefbc2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed5ae704d2d0d77826471d510d2e3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ce5606c542c4fd13f2787e90eb48d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b54c29e30688e45df387342f888a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab3118cd992db23a8d3a4b086bf1fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac5b05c71a73dc16df4b29c94e5499.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccbb50bd4a6de9472cf9df40e75aa5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f79363aaac26b74f8fddd6bdfff1b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125894393186bf0a15773261b9e060a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483415e52e0477ef9c99cb0985b5673.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>