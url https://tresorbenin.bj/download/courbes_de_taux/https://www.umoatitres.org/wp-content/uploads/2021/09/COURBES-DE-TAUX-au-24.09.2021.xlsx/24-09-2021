--- v5 (2026-09-21)
+++ v6 (2026-09-21)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721567f3882335bbc9a223e36e695735.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a75b10f09b315ef83ac89af604458.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc210d9a8c1e29ed545bcbac942b995.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ca93182ba764a7116b77bbb27ac32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a75b10f09b315ef83ac89af604458.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf06f6868d8fe9ab83ebef7392c9e4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41407a665eb1f2d163e07dea724fffa2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a75b10f09b315ef83ac89af604458.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f62b8c1a6b6de14a29926e21d6999c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed5ae704d2d0d77826471d510d2e3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a75b10f09b315ef83ac89af604458.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab58ed4c9b458e95cd8f6a3ecc6619.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b54c29e30688e45df387342f888a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a75b10f09b315ef83ac89af604458.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec0f7abbc939cba237de7f87d101ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac5b05c71a73dc16df4b29c94e5499.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a75b10f09b315ef83ac89af604458.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6141b2c01db3f6117cd57b4c235663.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f79363aaac26b74f8fddd6bdfff1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a75b10f09b315ef83ac89af604458.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d39ec0af3d527703f9d439674160c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df7f72cb18ebc11ab7b105ec4fa8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483415e52e0477ef9c99cb0985b5673.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a75b10f09b315ef83ac89af604458.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00acdf797c140920961c773ad4cc4df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>