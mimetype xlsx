--- v2 (2026-03-25)
+++ v3 (2026-05-26)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d70b61e1cfdd5e5289f701a3ba15e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a807ee9b0afba4d277bc92968bd70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289a8cf4bb3e03d5144a67945f1b03d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d70b61e1cfdd5e5289f701a3ba15e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ecdf8c684a79ec5dc9ca52a37f5af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da514889b84969ced9503ff414467ec3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d70b61e1cfdd5e5289f701a3ba15e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771f81da15502f2ffd49b23c6242a0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40730e0821dee41f7683e18abb996e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d70b61e1cfdd5e5289f701a3ba15e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955adc902f7dd55b5c471da9e3d2c2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed18aa36edb6b305df2f7860710c26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d70b61e1cfdd5e5289f701a3ba15e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449432f7f510ae8a7d80030a1d1706c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59923c2bdc8071d1223fefdb5cdd9de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d70b61e1cfdd5e5289f701a3ba15e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f157703d59a78af7795a2f36239c34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d8774697400294090853b6d24c7f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d70b61e1cfdd5e5289f701a3ba15e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55737b07284d58e9e08e6ba0339f613e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479826b9da687ae45106cfe7f567527.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d70b61e1cfdd5e5289f701a3ba15e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8e810e3bd53b42cc860dfcc5d23a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb10b356fb0ecbfbe7240e2e20450f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>