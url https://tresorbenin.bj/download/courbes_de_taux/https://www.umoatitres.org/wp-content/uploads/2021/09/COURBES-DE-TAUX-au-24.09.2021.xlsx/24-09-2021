--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289a8cf4bb3e03d5144a67945f1b03d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a9e1cd5d53b1fe7b2f5dc9faa798f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da514889b84969ced9503ff414467ec3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed110daf37c67ff2029728c347286c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40730e0821dee41f7683e18abb996e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd54f62f1c486ace1e3d41fc95dcdb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed18aa36edb6b305df2f7860710c26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4555e8c09199922ce470806ebcefbc2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59923c2bdc8071d1223fefdb5cdd9de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ce5606c542c4fd13f2787e90eb48d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d8774697400294090853b6d24c7f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab3118cd992db23a8d3a4b086bf1fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479826b9da687ae45106cfe7f567527.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccbb50bd4a6de9472cf9df40e75aa5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744915abbdb39f9f962643a848040d9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb10b356fb0ecbfbe7240e2e20450f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfc3fd46dce553c6646aa62744fad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125894393186bf0a15773261b9e060a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>