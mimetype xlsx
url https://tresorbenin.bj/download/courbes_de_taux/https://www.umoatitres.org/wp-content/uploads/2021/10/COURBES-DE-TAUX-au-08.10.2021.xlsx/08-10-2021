--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89983d5ad613b30dce77972219cefa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a130332eb932538098f80114e9b59be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6f6bbef73bc1afb574443aafa2d22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89983d5ad613b30dce77972219cefa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272a07929719e69805e3d623228c6b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316644d8932559ca6919da8227758294.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89983d5ad613b30dce77972219cefa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e297983cd53b3290fc1f52a3bedb7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f72ebe593047abb8906b0d0bd127d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89983d5ad613b30dce77972219cefa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d92b399bb26e5c9ba832e83eab3758.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a3a0c2e61c3c5d5eb851d17a176c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89983d5ad613b30dce77972219cefa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78779599fac56bb394e275dd34b3a4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a80fc47d8ab07ec20d03d6519142ad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89983d5ad613b30dce77972219cefa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d025bee376361ebbbdbbf10520a2ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ec4727bc6e2d3fca3c2504e86a6f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89983d5ad613b30dce77972219cefa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d593db978ca6fbbe6c1ba03d210a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d23352b19d95d00d53ada0927e4a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89983d5ad613b30dce77972219cefa.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd278986b7289e34daf2a8ccf030ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc5462ca6a2ed04ebcafd898b50afd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>