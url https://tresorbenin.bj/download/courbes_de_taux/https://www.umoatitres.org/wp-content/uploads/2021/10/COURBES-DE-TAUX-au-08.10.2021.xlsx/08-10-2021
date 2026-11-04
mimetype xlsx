--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6f6bbef73bc1afb574443aafa2d22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa379b8005fe897a2fbf2eb2e2d62d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f9a8fb1178ce86d5d9ac496e863e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316644d8932559ca6919da8227758294.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa379b8005fe897a2fbf2eb2e2d62d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447d3a81eaf4dd7457c80c1ef7729d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f72ebe593047abb8906b0d0bd127d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa379b8005fe897a2fbf2eb2e2d62d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4422a6877197a9a4a136f384a6fe67.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a3a0c2e61c3c5d5eb851d17a176c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa379b8005fe897a2fbf2eb2e2d62d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246a7b45ddb046d2377bc3af45e76ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a80fc47d8ab07ec20d03d6519142ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa379b8005fe897a2fbf2eb2e2d62d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076c652d979ce4152f7e26fc9976f17.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ec4727bc6e2d3fca3c2504e86a6f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa379b8005fe897a2fbf2eb2e2d62d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c1f87a24458daf4f944e463f00aca.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d23352b19d95d00d53ada0927e4a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa379b8005fe897a2fbf2eb2e2d62d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5feb02fcd07eda07e7257364a980f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8e15542b5f9309c58c47daced840.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc5462ca6a2ed04ebcafd898b50afd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa379b8005fe897a2fbf2eb2e2d62d3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959ae031f23e5ba6af0522dc56d88ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>