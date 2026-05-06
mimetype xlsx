--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237783dda327ed566ee19900d4f93698.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429583d78d104062c4c095e671ed0ddd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83839efde05cd5e30d897fd266e1901.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237783dda327ed566ee19900d4f93698.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207ac73a5edc35a19d5aefcf0dcea0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccdef61e52e398a58a1401fe30a99e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237783dda327ed566ee19900d4f93698.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b09046dc2614255a11257c654e0dd9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743375647fbb8828d07ce214cb14a02.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237783dda327ed566ee19900d4f93698.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9cd2638995808ca1aa7f9fef1d50e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd950182c094439c990df1c364ad0445.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237783dda327ed566ee19900d4f93698.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16501175f098c1321d09b72ef4fcb47c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b20a448a52a501ba80f25943cd0ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237783dda327ed566ee19900d4f93698.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b1be6298d64737a5c52961e83ff8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc092e9a4147bb24c590deb09050fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237783dda327ed566ee19900d4f93698.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323b9dae712d7119af50680278bffb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc448bc7cbf6777b1f9bd5fec862f22e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237783dda327ed566ee19900d4f93698.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1446abbb6645b3926eb1d47a60ce064.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda70885a805cbdd4c2ad8127ce5e38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>