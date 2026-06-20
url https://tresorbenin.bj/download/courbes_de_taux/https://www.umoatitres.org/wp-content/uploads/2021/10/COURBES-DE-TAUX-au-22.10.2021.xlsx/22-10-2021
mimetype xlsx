--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83839efde05cd5e30d897fd266e1901.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4552c03cb303d3fc6e17bf7194bf79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccdef61e52e398a58a1401fe30a99e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f501489e4b1ba101d2addc90ef1fa0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743375647fbb8828d07ce214cb14a02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b9a7198a2bd3c6530bb1d23334c86.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd950182c094439c990df1c364ad0445.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29827fd0959e1c5a66ace97525f0b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b20a448a52a501ba80f25943cd0ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f3228adb2fe1813fece69ae26c9c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc092e9a4147bb24c590deb09050fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f668bddf6e40c715f59c26b85cfd6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc448bc7cbf6777b1f9bd5fec862f22e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88197434af686762133dfe1dda2c88d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775390f066c1d44b8cb21239dfe1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda70885a805cbdd4c2ad8127ce5e38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80db8efb7b38de73f1030d03059895f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>