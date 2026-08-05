--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4552c03cb303d3fc6e17bf7194bf79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522623dd763019e941d2d84144b9c990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971c0bd0011f933a10cfa9d82857628.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f501489e4b1ba101d2addc90ef1fa0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522623dd763019e941d2d84144b9c990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebd16817616413b7316e3802fc5658.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b9a7198a2bd3c6530bb1d23334c86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522623dd763019e941d2d84144b9c990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441974ed1e2318f7e9007e27a1a22672.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29827fd0959e1c5a66ace97525f0b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522623dd763019e941d2d84144b9c990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb16e475b1164f12b5267823a5fe96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f3228adb2fe1813fece69ae26c9c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522623dd763019e941d2d84144b9c990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d553fd9d75d79d635014ca9a70cec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f668bddf6e40c715f59c26b85cfd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522623dd763019e941d2d84144b9c990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dd5e26e058b378b797654db0a1047.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88197434af686762133dfe1dda2c88d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522623dd763019e941d2d84144b9c990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da02bcc834d68615366287ea1b1cbaa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215edea599d18cbab7111c586e0afb87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80db8efb7b38de73f1030d03059895f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522623dd763019e941d2d84144b9c990.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fde8e95065a3caeffbefe362e3725.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>