--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e22bb9342d7579491ad08e3d5aebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be84c1ed08226a8f945eaaca505887.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda54071685513bf882a72a6fe0fdf5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e22bb9342d7579491ad08e3d5aebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d154d35b88b0fc52b22bcfa4dcdc06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85931645eb2aed3a24568ebf72ea56.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e22bb9342d7579491ad08e3d5aebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07966b77e1870eb036982d06eb9d7690.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087abd2c0cfc70e32a37c7ae0d3ff028.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e22bb9342d7579491ad08e3d5aebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5023630dfe00ff85668c646566083d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a65914f3cd77c0230c5a41febad18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e22bb9342d7579491ad08e3d5aebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ca6e80b8dc95cbed1f0101d941280.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f11465ab68bcd1fb2220b5ee2f430.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e22bb9342d7579491ad08e3d5aebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1903e96254b5c20c175a88388f05504.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbebcb62580cd43a740cc4c033e3c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e22bb9342d7579491ad08e3d5aebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc3a4f58111137a6946f99341651a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111014502847df768d814c9f63ac69fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e22bb9342d7579491ad08e3d5aebf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0183f88322409c51bbbcc81a68046.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accccd297bfbfc05ee199043e08b2fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>