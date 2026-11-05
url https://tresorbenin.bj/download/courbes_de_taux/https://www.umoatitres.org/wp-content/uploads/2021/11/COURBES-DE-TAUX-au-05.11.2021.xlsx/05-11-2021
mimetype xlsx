--- v5 (2026-09-20)
+++ v6 (2026-11-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda54071685513bf882a72a6fe0fdf5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ff2932fb19c97a0c52cebebd0c54f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ad0f2ee7d66b81a9a2c701f076a2c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85931645eb2aed3a24568ebf72ea56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ff2932fb19c97a0c52cebebd0c54f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5069c8c1cab21b4d5d43d161280e2b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087abd2c0cfc70e32a37c7ae0d3ff028.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ff2932fb19c97a0c52cebebd0c54f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa1fcbc437c82ec47984231df5c053.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a65914f3cd77c0230c5a41febad18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ff2932fb19c97a0c52cebebd0c54f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8423da6b343a2b01f408ca7b7052482.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f11465ab68bcd1fb2220b5ee2f430.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ff2932fb19c97a0c52cebebd0c54f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6324ba04a1a8b86216e089342643.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbebcb62580cd43a740cc4c033e3c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ff2932fb19c97a0c52cebebd0c54f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024b0acc2506b61d55c62d031819187.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111014502847df768d814c9f63ac69fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ff2932fb19c97a0c52cebebd0c54f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef43c988e12cf38869452dff9b6a99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd741f841f4c2479165d706c691450.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accccd297bfbfc05ee199043e08b2fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ff2932fb19c97a0c52cebebd0c54f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbb089a3b4ff25531dd226e8c62b07.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>