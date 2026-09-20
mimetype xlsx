--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15707715320920c72da0d9c088c4f0e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2adfee160c0098098f5ec1495c4385.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346624b07dbd1993beafad53cc320a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15707715320920c72da0d9c088c4f0e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d568e36f9045ef902725c568e169a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccff07871eb4916ca5bc76b6621c54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15707715320920c72da0d9c088c4f0e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746caae8a2d024f72e800e3926d5a94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061903d9bd5358435407e7028e7a8fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15707715320920c72da0d9c088c4f0e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a65323255204cd6781172a1f98e43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b0a63556ef97c49ce08bc0c4f8be3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15707715320920c72da0d9c088c4f0e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f152aad7546dd48e75aec6c7fcf387.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68cd8f5101db821fe2ac1ad4606eff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15707715320920c72da0d9c088c4f0e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ff06e26cf7265d6fc2a2ab843d004.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec41e0f4e6e4d12d9da1d70318c3f19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15707715320920c72da0d9c088c4f0e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe01220710be42a4f5d3682db979e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c118f86f3de60b85a95955b8c6a41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15707715320920c72da0d9c088c4f0e0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc2ba7abd8dbd1dff6a51c616d66ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffa5dd9de8eb07beccbe0c01b3ea02.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>