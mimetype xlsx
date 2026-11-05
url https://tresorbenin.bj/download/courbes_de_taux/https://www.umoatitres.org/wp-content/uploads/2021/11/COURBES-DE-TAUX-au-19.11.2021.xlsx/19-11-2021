--- v5 (2026-09-20)
+++ v6 (2026-11-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346624b07dbd1993beafad53cc320a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea6a4aea80f254aa7ea36c897861d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b89457d3134e9344b846618dfe102.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccff07871eb4916ca5bc76b6621c54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea6a4aea80f254aa7ea36c897861d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed89c078e6c8679ff87221c4a28e3b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061903d9bd5358435407e7028e7a8fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea6a4aea80f254aa7ea36c897861d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c39af5bf2a7eb73b5a6e58ef978b9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b0a63556ef97c49ce08bc0c4f8be3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea6a4aea80f254aa7ea36c897861d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b0de7799a3daed2c9d4ee15f1e6f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68cd8f5101db821fe2ac1ad4606eff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea6a4aea80f254aa7ea36c897861d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb2433dabf98b3ca148dfc342de4d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec41e0f4e6e4d12d9da1d70318c3f19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea6a4aea80f254aa7ea36c897861d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071103e299877894588f940d76db1edb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c118f86f3de60b85a95955b8c6a41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea6a4aea80f254aa7ea36c897861d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d666a909e7e51f788b13d9e6a1ffaeb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d617804dc06b2c1404983a8cec478.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffa5dd9de8eb07beccbe0c01b3ea02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea6a4aea80f254aa7ea36c897861d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec966fcb7ea320e92580767b109758b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>