--- v2 (2026-03-21)
+++ v3 (2026-05-13)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766da6dabce63cfa5d2d4e1fc49fb94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea297a05c5f3c3a2cb7904dca911312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d56ae06604b0fde90dcdb477c697.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300188efa048d3370f86221baa593bc5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766da6dabce63cfa5d2d4e1fc49fb94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190651eec7cf625b98721f8392e6b35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d56ae06604b0fde90dcdb477c697.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55632860155f9542aff902c306e6bbfb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766da6dabce63cfa5d2d4e1fc49fb94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dbee22b710f7060593de0384f70de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d56ae06604b0fde90dcdb477c697.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593c91e08fe2665effaa2d2e103cded.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766da6dabce63cfa5d2d4e1fc49fb94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ce13976c733f88f0d69e626582a05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d56ae06604b0fde90dcdb477c697.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a5199dd228d61f59885f8aea726fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766da6dabce63cfa5d2d4e1fc49fb94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3496c6f75237700f582d4a574acc18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d56ae06604b0fde90dcdb477c697.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a9ae2879731c69947529a4fa4cb9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766da6dabce63cfa5d2d4e1fc49fb94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc29e140e798db80532b7d1a0c81593.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d56ae06604b0fde90dcdb477c697.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfa1417152ba9158ad5c89e7618fe7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766da6dabce63cfa5d2d4e1fc49fb94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20614f53a34c4293b816c849c3fbc42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d56ae06604b0fde90dcdb477c697.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c582c192c9833990ae3219c42a42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766da6dabce63cfa5d2d4e1fc49fb94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dc55e53076257351632abcd9213fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d56ae06604b0fde90dcdb477c697.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84dc9a513dc083f20d00d8dcedce5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>