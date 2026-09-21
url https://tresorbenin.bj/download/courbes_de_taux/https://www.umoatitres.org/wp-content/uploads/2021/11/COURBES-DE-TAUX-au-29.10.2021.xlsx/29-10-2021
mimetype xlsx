--- v5 (2026-08-05)
+++ v6 (2026-09-21)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55892018a338c19aff518c008c8084.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e334a939690a0da26a37c6011b4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6becac0b726542a729ad820449f73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbb264427d46c57d0ae842c3e6e809.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e334a939690a0da26a37c6011b4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc356562ce28df8f184871c99214c7fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36588325a85711dbfb82878ba31f1996.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e334a939690a0da26a37c6011b4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ff91c3880356c125e41852eb1e2c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c5e224bd8919d589e454c7c4103e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e334a939690a0da26a37c6011b4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21dcf22772a2d5034089c8e9f24b78.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461bcbcc20fad8ecbc0df7db894508e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e334a939690a0da26a37c6011b4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdf1c3c664fff030b6cc0df5831453.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949dd6a2ed8b99a1aa59b930e578c35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e334a939690a0da26a37c6011b4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae43e3266730fcc5f00994d29318f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df72453097f92ecfb32ac04dbe1dd6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e334a939690a0da26a37c6011b4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fe488e7816315a142ce5c1f3dd055.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62192efcce6b78e01df46aac4417cbb5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e334a939690a0da26a37c6011b4c5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8810502ea2d66da99ff9492450cee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>