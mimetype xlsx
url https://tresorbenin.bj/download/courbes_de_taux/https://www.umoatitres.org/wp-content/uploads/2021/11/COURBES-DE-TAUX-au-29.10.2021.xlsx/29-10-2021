--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1592cf86b927479a9a8aa1eedd0082.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8bd65eca496f3acf7ffcbeec063f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7e381cf98144e4fe8d54a22533aab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1592cf86b927479a9a8aa1eedd0082.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aec920ef074e91ffb7b24c7ff3747c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b881f506d42920779a1480d13e60a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1592cf86b927479a9a8aa1eedd0082.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9623a245b96d9af4058a8e81a72796a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d38d24c42fc398018b6acbcc81e68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1592cf86b927479a9a8aa1eedd0082.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d7f438b4cb3e729223b518e8c62f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ce9c0963f534768396127c79f8509.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1592cf86b927479a9a8aa1eedd0082.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963161fada77face31fd1a4e989f8c97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8b71b26c5e039005ae1a4899644b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1592cf86b927479a9a8aa1eedd0082.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dfc86be4ff3c808da0d61a92f3612.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab778505ae23e513f7de2aabb12f14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1592cf86b927479a9a8aa1eedd0082.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499b3db028282fb12fcf4ed8fe60bc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7095faa069696b3d596bfecc6a719.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1592cf86b927479a9a8aa1eedd0082.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a5d3e59450139cbd948566b58862b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6735beb6b71da112b4fadc3b3ef1886.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>