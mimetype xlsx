--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7e381cf98144e4fe8d54a22533aab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44df7201889a29db609138c705c30b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b881f506d42920779a1480d13e60a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b9ca20c9b89f2eeb9668fb3b231f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d38d24c42fc398018b6acbcc81e68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b44ff2d8e536913a70048689ca9aeb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ce9c0963f534768396127c79f8509.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0856bc484919d945075a6c9acc63df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8b71b26c5e039005ae1a4899644b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94be3ce61b89794a31987fd43576688.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab778505ae23e513f7de2aabb12f14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63dc78409663c45d75e665b06f2928.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7095faa069696b3d596bfecc6a719.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acaf9f53289caf646a9f8062796a27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937b9a0403d3ddaca32d47ec62b604.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6735beb6b71da112b4fadc3b3ef1886.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bc85b9b36c9ea4e8e8c722cc4442b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>