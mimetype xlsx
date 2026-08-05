--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44df7201889a29db609138c705c30b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55892018a338c19aff518c008c8084.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b9ca20c9b89f2eeb9668fb3b231f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbb264427d46c57d0ae842c3e6e809.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b44ff2d8e536913a70048689ca9aeb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36588325a85711dbfb82878ba31f1996.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0856bc484919d945075a6c9acc63df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c5e224bd8919d589e454c7c4103e0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94be3ce61b89794a31987fd43576688.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461bcbcc20fad8ecbc0df7db894508e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63dc78409663c45d75e665b06f2928.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949dd6a2ed8b99a1aa59b930e578c35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acaf9f53289caf646a9f8062796a27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df72453097f92ecfb32ac04dbe1dd6f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1d89e7e45637ba9e967bc8a54c07.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bc85b9b36c9ea4e8e8c722cc4442b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d29ea6ecfe64ab10c9199f5ca5e6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62192efcce6b78e01df46aac4417cbb5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>