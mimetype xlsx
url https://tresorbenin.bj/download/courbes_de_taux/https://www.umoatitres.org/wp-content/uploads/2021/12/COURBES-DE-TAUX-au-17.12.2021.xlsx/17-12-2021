--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c357918875ab98cc38db089a6deb657.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece013c38826d0948071ab7935553c57.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f17e7f383123cd3b2f2d803a3e111.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c358da32bbf2c1cf738b30df2666e3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c694303cfa706fe2134db41d52add.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7fe2d8f353022874aebb5e46d0b2f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcd412d9e09a3e2a3173ba0c3b9cc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07ae4826e5955a133fa9421958233b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077f8414d9434ff198ca5d5d766c072.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffeb44b934a112e635ce55e276a215.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb67404e41e799384d11dc3be155455.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a03803ee44f62124ee803c032c888e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41910fa7c28e52ea18a01d9d85e41268.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af189a7cb27b7799b5954c7d4115b06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ea10842602883cc77782cb37251e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86937b47c2b759d8737555e64df52b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>