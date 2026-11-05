--- v5 (2026-09-20)
+++ v6 (2026-11-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece013c38826d0948071ab7935553c57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c826b9eff966826936293df96150.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6a034f870596c3e07644328ac1934.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c358da32bbf2c1cf738b30df2666e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c826b9eff966826936293df96150.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0faca62ef37ec403bc0870a6f3b42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7fe2d8f353022874aebb5e46d0b2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c826b9eff966826936293df96150.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9769df27f33d87c53776b740c1edf9b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07ae4826e5955a133fa9421958233b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c826b9eff966826936293df96150.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4ec0b6f2f9674f6ee5515249c0801.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffeb44b934a112e635ce55e276a215.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c826b9eff966826936293df96150.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0e0e87f787b2b83d2fde9deec48c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a03803ee44f62124ee803c032c888e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c826b9eff966826936293df96150.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f768e59681dcaf7b91d3ff2fc734a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af189a7cb27b7799b5954c7d4115b06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c826b9eff966826936293df96150.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcbbe9098508941c909bd29c31f05d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfeda639db87e8913482dfcec43e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86937b47c2b759d8737555e64df52b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c826b9eff966826936293df96150.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc901abe0f9a47b360c5ce89b90b0354.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>