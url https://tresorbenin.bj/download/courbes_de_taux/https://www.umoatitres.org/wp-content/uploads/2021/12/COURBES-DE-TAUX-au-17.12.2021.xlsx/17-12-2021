--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736de40f20b8e1604f9a294a8109ddb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a263e3e34398a87367fa4a11bb83f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c00214a501eb2e1f2e4880747b225d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736de40f20b8e1604f9a294a8109ddb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542187714bacca9f01f6c1c147730cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a321365509b198fbc8a828d1c95694.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736de40f20b8e1604f9a294a8109ddb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c65af0aabd1cf822d0b0a2de8fdc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a63021fbda01d83d1357860a726c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736de40f20b8e1604f9a294a8109ddb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd7359814685616a12bc26b66f13f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ffd1baf049bd5607eb6099c9800cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736de40f20b8e1604f9a294a8109ddb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec31f0e798a46e70eecff160269b1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfe4d790204a6f438386dfd7264690.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736de40f20b8e1604f9a294a8109ddb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205c40e385158e8bbb8cd98832196cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283bb00340c8cf43a1572fd3c0adb84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736de40f20b8e1604f9a294a8109ddb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464c1510fc8bbeb30744904b37131a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f522a902f2ce27fcbbd339122f64334.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736de40f20b8e1604f9a294a8109ddb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb43e4ec53150dbe2a3f7f864f166b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56077303e771aae008f84cce74be4f90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>