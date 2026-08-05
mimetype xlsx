--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c00214a501eb2e1f2e4880747b225d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c357918875ab98cc38db089a6deb657.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a321365509b198fbc8a828d1c95694.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f17e7f383123cd3b2f2d803a3e111.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a63021fbda01d83d1357860a726c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c694303cfa706fe2134db41d52add.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ffd1baf049bd5607eb6099c9800cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcd412d9e09a3e2a3173ba0c3b9cc4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfe4d790204a6f438386dfd7264690.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077f8414d9434ff198ca5d5d766c072.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283bb00340c8cf43a1572fd3c0adb84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb67404e41e799384d11dc3be155455.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f522a902f2ce27fcbbd339122f64334.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41910fa7c28e52ea18a01d9d85e41268.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2230392a1732c98120f33feab9aa29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56077303e771aae008f84cce74be4f90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b204735d9512cfc9bdc58ceb969.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ea10842602883cc77782cb37251e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>