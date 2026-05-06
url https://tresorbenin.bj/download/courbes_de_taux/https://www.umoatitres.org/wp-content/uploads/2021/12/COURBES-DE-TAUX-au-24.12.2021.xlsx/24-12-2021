--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b5ef7adda1c7ade06cbf0193b9dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cff38d6fa9dc279d8e33e0561219af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd957fab74421262804a065d00f3ee5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b5ef7adda1c7ade06cbf0193b9dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5e170232200beef35209997afc78d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc8131ad32c68dac5c3dd39f45c0c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b5ef7adda1c7ade06cbf0193b9dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef467002e9975368b1909f0e29883d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54f3cf74ca57a056f0801c28e0121b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b5ef7adda1c7ade06cbf0193b9dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664431029eff556fd7bf5d20a09fc9a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb15daa3c09c3b5cf7202c3fbbe197d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b5ef7adda1c7ade06cbf0193b9dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5c719c6c8ef7131df1d6d7b515189.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789db95085ddf925af449c1fadd7587.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b5ef7adda1c7ade06cbf0193b9dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa3e0a643990e670d55721fdc961ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3a9f87c5f766469906049187ad913.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b5ef7adda1c7ade06cbf0193b9dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7ba7bf955c37b2746d9a0a316aabf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68a7a34045da6a49937640e7c894bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b5ef7adda1c7ade06cbf0193b9dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5df1d68bf4f8c0178a43dc3780d1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c2ba7d253c602b598b6b344ec219e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>