--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd957fab74421262804a065d00f3ee5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce86041348723e32901076a8e32ddb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc8131ad32c68dac5c3dd39f45c0c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b734a68c2ef04e6657810dd4c96a1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54f3cf74ca57a056f0801c28e0121b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6790bae20df730fcd5129213dfa04d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb15daa3c09c3b5cf7202c3fbbe197d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa746a9b8d6aa32a8c1aea445201670f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789db95085ddf925af449c1fadd7587.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69355bf9cb9231103e57f5a1ccaf3717.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3a9f87c5f766469906049187ad913.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a7684b61e31ee69230b450b1661d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68a7a34045da6a49937640e7c894bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e234addbb5f88ff325034a4e6e810dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df0a7156e26e621dacc486dcfef8f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c2ba7d253c602b598b6b344ec219e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ba3ef60511dc6a43f77f837b65f82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>