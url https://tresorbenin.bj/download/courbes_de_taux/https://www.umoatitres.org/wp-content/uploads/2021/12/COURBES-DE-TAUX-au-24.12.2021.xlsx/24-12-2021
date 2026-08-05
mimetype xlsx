--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce86041348723e32901076a8e32ddb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252b019f00b6eecc6a33b2100302bae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b734a68c2ef04e6657810dd4c96a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e57cee0ddb9c4878cf8b4be7ffb00.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6790bae20df730fcd5129213dfa04d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a23cee75399e344c44071af660036.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa746a9b8d6aa32a8c1aea445201670f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87922ca3dda5efe233da0fa95a6b7b56.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69355bf9cb9231103e57f5a1ccaf3717.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4596e5ef2b1b608acf89e4b7d23704.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a7684b61e31ee69230b450b1661d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a1b2dd1cf4945092a0746af1db82a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e234addbb5f88ff325034a4e6e810dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b00c2e52c15fdbb9dc0485c225744.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d2e0f981b7bc73547816387906fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ba3ef60511dc6a43f77f837b65f82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb42d0887ab4a14539b9162eb3713f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>