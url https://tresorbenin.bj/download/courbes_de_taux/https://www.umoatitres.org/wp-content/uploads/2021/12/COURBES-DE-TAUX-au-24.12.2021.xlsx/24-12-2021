--- v5 (2026-08-05)
+++ v6 (2026-09-21)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252b019f00b6eecc6a33b2100302bae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acee805776f4acc178cc758901de28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77265fe79928cd50fcce2f82026d37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e57cee0ddb9c4878cf8b4be7ffb00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acee805776f4acc178cc758901de28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e87d95e6907f3fb4eeda6c5eb9d35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a23cee75399e344c44071af660036.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acee805776f4acc178cc758901de28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fe3b4fe7a9abb71b2c1f401fde416.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87922ca3dda5efe233da0fa95a6b7b56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acee805776f4acc178cc758901de28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433b7dbd413b3cc93b4cd707a36eaed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4596e5ef2b1b608acf89e4b7d23704.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acee805776f4acc178cc758901de28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a373d50963aef4bfb5effd635ec7d73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a1b2dd1cf4945092a0746af1db82a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acee805776f4acc178cc758901de28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b333660dcadf0864bd7d82132ae045.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b00c2e52c15fdbb9dc0485c225744.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acee805776f4acc178cc758901de28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4bf8f4a20c574b1a27e30a03b3927.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122d17d549d1ba1a102aceb46d239.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb42d0887ab4a14539b9162eb3713f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acee805776f4acc178cc758901de28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3f7686afaca940146a9d242245dbd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>