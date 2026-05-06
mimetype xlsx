--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b79703762e6c7159b17ad02db0484b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab577f426cc9cd87cfd7cdc13dea0ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fba164c1801c0112b4763791d88c0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b79703762e6c7159b17ad02db0484b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481b3c56f4c15198cb7440dc0fd9979.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e0f275bf6c60eacf3120b0b916806.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b79703762e6c7159b17ad02db0484b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ea35a8184a34e470c866d5cc7b9a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03458a90df5ff7d71a75d5ff1041df4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b79703762e6c7159b17ad02db0484b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48844fe4923c89572a5233d0e77bc966.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d79e0ff1da684ec757b85c3dcb449.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b79703762e6c7159b17ad02db0484b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ff82aef7d2af6c164dcc35e1aaac7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957079bdc899df2f1b577bf88c38825b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b79703762e6c7159b17ad02db0484b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a609f443d26fdd91a37a4efcc33de93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708bb0e886bcb0c0e41cf1f2f52212f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b79703762e6c7159b17ad02db0484b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139c91847c805bcdc3983f11ad02399.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9181a553c4820a9c6f45c8cd387079.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b79703762e6c7159b17ad02db0484b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45dd7f6b3bfef274ec5ff0f6294b46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf02062263c17bc113d218e23603f5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>