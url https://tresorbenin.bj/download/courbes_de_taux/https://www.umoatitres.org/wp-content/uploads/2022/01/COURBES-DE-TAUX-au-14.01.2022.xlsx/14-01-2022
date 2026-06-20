--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fba164c1801c0112b4763791d88c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814bd3f75becc9663641447bca8d600.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e0f275bf6c60eacf3120b0b916806.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5d067e92624b1cf5ce6decb419d96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03458a90df5ff7d71a75d5ff1041df4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fa7a8953906a69a4d5c348da23824.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d79e0ff1da684ec757b85c3dcb449.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcd3c6ccc6873dfca50ef3132a8a22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957079bdc899df2f1b577bf88c38825b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569a4277704855fb80e3eddbc87965e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708bb0e886bcb0c0e41cf1f2f52212f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69469de53552601731939579ca33263.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9181a553c4820a9c6f45c8cd387079.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200cc4a3ca5c8ee8c3bf7a325303e00.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8668650e66e4931c34bd3b5894411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf02062263c17bc113d218e23603f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85416182d095acc09ff145900952f9b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>