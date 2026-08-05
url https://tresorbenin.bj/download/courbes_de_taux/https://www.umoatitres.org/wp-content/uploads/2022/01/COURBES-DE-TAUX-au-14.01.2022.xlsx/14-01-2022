--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814bd3f75becc9663641447bca8d600.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a62bdeeb707c5d793e8bad40ece3e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5d067e92624b1cf5ce6decb419d96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a671e2d119bb6fc28eadb818ee7db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fa7a8953906a69a4d5c348da23824.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fb830f633a0ffa6eea0f0131b3644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcd3c6ccc6873dfca50ef3132a8a22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae224be5d01e75a33fe5f86554124.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569a4277704855fb80e3eddbc87965e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372d32497182aa57cab4ad26c27d922.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69469de53552601731939579ca33263.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649bd50dbc788618d97ca466cb1838c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200cc4a3ca5c8ee8c3bf7a325303e00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80185da54e40b8ff2498e9f0255a43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3ff5920204ca5987fad5e631788.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85416182d095acc09ff145900952f9b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8c4819c4494b23a283c16294e5355.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>