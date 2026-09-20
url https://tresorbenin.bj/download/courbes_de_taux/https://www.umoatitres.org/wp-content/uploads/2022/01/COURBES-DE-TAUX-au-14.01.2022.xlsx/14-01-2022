--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a62bdeeb707c5d793e8bad40ece3e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424fa95e87c7923b0537c9206250eba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a671e2d119bb6fc28eadb818ee7db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518341729c20974c6205cb36b68d194.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fb830f633a0ffa6eea0f0131b3644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db7a1d3d5f698e726baeae05550bda.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae224be5d01e75a33fe5f86554124.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7884b108fbb98e2364f88ef9f5214.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372d32497182aa57cab4ad26c27d922.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d682895802ba25f29bf9ab9ed5ff13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649bd50dbc788618d97ca466cb1838c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041ac78691f60de51ba7f8b8aca4e85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80185da54e40b8ff2498e9f0255a43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e513012bd23f89dffb85db8022cad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d1ba71cea2f523c13a8ece4ae89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8c4819c4494b23a283c16294e5355.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad49d20d8a18c4a745f5c644b32b79e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>