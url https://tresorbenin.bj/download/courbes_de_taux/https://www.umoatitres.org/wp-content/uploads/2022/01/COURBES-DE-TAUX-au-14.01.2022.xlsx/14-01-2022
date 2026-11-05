--- v6 (2026-09-20)
+++ v7 (2026-11-05)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424fa95e87c7923b0537c9206250eba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebad99f8ad610ead68463751d0872.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853673807a57bc77da94941eb7f8078.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518341729c20974c6205cb36b68d194.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebad99f8ad610ead68463751d0872.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029de91fc25fddae7a42f0d657de798.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db7a1d3d5f698e726baeae05550bda.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebad99f8ad610ead68463751d0872.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83436544ffbe1d643df17787d52095b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7884b108fbb98e2364f88ef9f5214.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebad99f8ad610ead68463751d0872.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d943bacb30d71fb35688fff7258eb1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d682895802ba25f29bf9ab9ed5ff13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebad99f8ad610ead68463751d0872.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1658b91f279c206ed1ec8d7925f158.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041ac78691f60de51ba7f8b8aca4e85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebad99f8ad610ead68463751d0872.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65b2d07fc335c25e15c59bcfdd19be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e513012bd23f89dffb85db8022cad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebad99f8ad610ead68463751d0872.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fd0aca19b6997cb25f9fd37098c0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a819769c50b60809eb13b8960abb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad49d20d8a18c4a745f5c644b32b79e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebad99f8ad610ead68463751d0872.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3ebaf7c118292201ee3b25845d307.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>