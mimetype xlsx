--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f666d4c50ef66fddc3f3092b2f4cbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5742e6d958a5a356a22d6c3e0ad2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e93970b18c2b5e3706ebc4cd3d2d9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f666d4c50ef66fddc3f3092b2f4cbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5191bdb8d0da281c98d541819a183.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4315042911da526390c8670590f1ccb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f666d4c50ef66fddc3f3092b2f4cbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd5db0922b140c3da90a87c0e8a583.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081b7c701128b79413a71c3db71ec85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f666d4c50ef66fddc3f3092b2f4cbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb3da3587ebe8415e019b44f0e69ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a45b21f4ac55d9f8b244d0d199b4ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f666d4c50ef66fddc3f3092b2f4cbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf71da1714cdb38d53c75ef01b6ae3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c086fb9cd977fce06bb86eca5c774cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f666d4c50ef66fddc3f3092b2f4cbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440276320a756fcbf73050f023f8a28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b227ea79b427d937060fa04db9ca49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f666d4c50ef66fddc3f3092b2f4cbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e5c6b4d3700e3edf3d90947411a8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80357266d6082c8ea21936fd40148dd2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f666d4c50ef66fddc3f3092b2f4cbb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390e18e59e9b18ae1185526ae318a40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267e2a3fccb151d8638bf15dfed47cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>