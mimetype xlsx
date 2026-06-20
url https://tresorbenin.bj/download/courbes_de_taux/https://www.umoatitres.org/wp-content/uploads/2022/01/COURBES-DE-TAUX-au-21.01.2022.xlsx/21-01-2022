--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e93970b18c2b5e3706ebc4cd3d2d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12041b4402829a2a91feba4c8438271.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4315042911da526390c8670590f1ccb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dbc97acc8494eb6c9ec6df78fbd2b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081b7c701128b79413a71c3db71ec85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f74d0b004a4951b9f9d7c7007bbff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a45b21f4ac55d9f8b244d0d199b4ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b8f695bc15a5d1b369555cf0b1995.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c086fb9cd977fce06bb86eca5c774cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b219e0512a09b60949bb28d4cec713.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b227ea79b427d937060fa04db9ca49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b6c5923bfd85987a0f6b5cbdff31b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80357266d6082c8ea21936fd40148dd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a45904a25d80d22c51e0cde2bc138.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d40fa6227d1488993e72e3cf41190.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267e2a3fccb151d8638bf15dfed47cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7e3d8e9b8f693f0c584f969b3a44f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>