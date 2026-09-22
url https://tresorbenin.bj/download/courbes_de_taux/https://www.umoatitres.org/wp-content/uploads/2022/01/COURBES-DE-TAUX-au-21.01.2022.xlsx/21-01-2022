--- v4 (2026-06-20)
+++ v5 (2026-09-22)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12041b4402829a2a91feba4c8438271.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558599bfa6880c29cd651d77d51509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c1e7bacef85769e4ca547588c50a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dbc97acc8494eb6c9ec6df78fbd2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558599bfa6880c29cd651d77d51509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8c2efe9022e8a0ee2e5048c3021a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f74d0b004a4951b9f9d7c7007bbff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558599bfa6880c29cd651d77d51509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4f98de325a5360a08519305625cb9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b8f695bc15a5d1b369555cf0b1995.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558599bfa6880c29cd651d77d51509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a1c13ff04f5f0d4f09f4476e1e727.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b219e0512a09b60949bb28d4cec713.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558599bfa6880c29cd651d77d51509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bed4230d38d01f4d887b857eec588.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b6c5923bfd85987a0f6b5cbdff31b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558599bfa6880c29cd651d77d51509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0d86282fe68deb99228e73f406dd5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a45904a25d80d22c51e0cde2bc138.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558599bfa6880c29cd651d77d51509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea09771e36c7ac168928447e70b4f28.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2869a797373b0394b1b19084c24934.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7e3d8e9b8f693f0c584f969b3a44f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558599bfa6880c29cd651d77d51509.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa3a1090942462310f6252e53a2f10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>