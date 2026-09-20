--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa037f7875d92d4201b73a3e4485f63a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea05dbd1b1b64fe7339072e14fc755.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278659c6bfbac19f076e8b6dd7b58821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4731449db3c7ba2c315659352d9475e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb31d9e61565760666819c5a047fdd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32f8f43e4357c9da607fcac9cbbc89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320df36ba7126798c6c1bc11bbeaff4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22103ed89276bb545f9363e79a507d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f34d808abcb729dfa1781995c4209c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270bcf9782ca24b32ea146c09216e1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f558a18940e956f939799e0a8e635a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b25482dc55fa2f6d4fe36489739998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222d97a0907d23ed77be5e67de4418c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3ac24c38475459a6b4048ecb2cf76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2e9f5a3feab54434801756bba7c3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88ea9fe9af52bfca1e50652c426d5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>