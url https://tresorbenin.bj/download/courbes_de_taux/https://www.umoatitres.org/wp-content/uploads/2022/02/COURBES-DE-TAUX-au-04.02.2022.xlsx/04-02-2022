--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea05dbd1b1b64fe7339072e14fc755.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d428f0c63a8730f5621f66f48c50d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2347bdddc01893b76cf00562e449f74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4731449db3c7ba2c315659352d9475e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d428f0c63a8730f5621f66f48c50d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1b4ffe7829560b2c4ac7510f60747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32f8f43e4357c9da607fcac9cbbc89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d428f0c63a8730f5621f66f48c50d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c968cce1eedad9235fa69dead6c772f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22103ed89276bb545f9363e79a507d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d428f0c63a8730f5621f66f48c50d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f8dd51a897f50a1fd2a41ff31b9eb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270bcf9782ca24b32ea146c09216e1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d428f0c63a8730f5621f66f48c50d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8298b0cb0a87a412e90cc4e56687da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b25482dc55fa2f6d4fe36489739998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d428f0c63a8730f5621f66f48c50d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813741976a7da70ba7ee4ea4cd85968.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3ac24c38475459a6b4048ecb2cf76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d428f0c63a8730f5621f66f48c50d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f124c031d92b6c6b256ebb6df7361.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57438dd51de625dd7cb007164f65e2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88ea9fe9af52bfca1e50652c426d5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d428f0c63a8730f5621f66f48c50d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba610fbc6cc651ee9da97fbdccb3c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>