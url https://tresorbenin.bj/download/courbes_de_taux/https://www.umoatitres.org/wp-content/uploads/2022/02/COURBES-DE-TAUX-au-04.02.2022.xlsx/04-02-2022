--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef91bd2fceae437728025bb5496b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535b0daf95979feeaab02892af85436.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3757337c4138e71a6f0afaa3314fed7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef91bd2fceae437728025bb5496b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b90b4a72fa395c95e129cf9c364aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17160ea1b672373b9865f3056431e0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef91bd2fceae437728025bb5496b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf78f1bea56be692487e921b4248be0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f1a6160c4e087ba5e6ef9df77a408.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef91bd2fceae437728025bb5496b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f003551ca83c429d0712dbadd09f79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023546d00bd232413037cc4479bd462.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef91bd2fceae437728025bb5496b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc454f62e948233d419bd9053f29bc7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac3fc0db0fa1537909a4fd93b6cc88.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef91bd2fceae437728025bb5496b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966206f9cfd9cdeb06d16bb9f38ca870.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d459f23bd448dc29e0db0d6295ce6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef91bd2fceae437728025bb5496b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442e337cf2d2a1e90119914bfee9d47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fb1264c93663cf7fc026de07fa553.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef91bd2fceae437728025bb5496b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee2e07acc690d534a4c314247062cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca638dbc882561a1dc5b77e8a8b11e3f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>