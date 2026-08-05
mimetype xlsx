--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -472,79 +472,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3757337c4138e71a6f0afaa3314fed7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa037f7875d92d4201b73a3e4485f63a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17160ea1b672373b9865f3056431e0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278659c6bfbac19f076e8b6dd7b58821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f1a6160c4e087ba5e6ef9df77a408.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb31d9e61565760666819c5a047fdd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023546d00bd232413037cc4479bd462.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320df36ba7126798c6c1bc11bbeaff4f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac3fc0db0fa1537909a4fd93b6cc88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f34d808abcb729dfa1781995c4209c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d459f23bd448dc29e0db0d6295ce6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f558a18940e956f939799e0a8e635a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fb1264c93663cf7fc026de07fa553.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222d97a0907d23ed77be5e67de4418c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803cc0df95b293cafac2cc5e3e35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca638dbc882561a1dc5b77e8a8b11e3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807855a6ab59cc6fe55e8e6ba7596f45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2e9f5a3feab54434801756bba7c3b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>