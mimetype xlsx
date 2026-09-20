--- v4 (2026-08-05)
+++ v5 (2026-09-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f17028874868c2e7edf45469611f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b253c390d526b61ae097c8e5bab5e24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324988827d1169dab28cd229478ca12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f17028874868c2e7edf45469611f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd47187e8c5171e6d38d511de955a82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961d16eee3769d2981c60cec3eac7d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f17028874868c2e7edf45469611f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad18c6d336a43929a3a8c98c0b54b5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e12cf5288f9dd13e63bd4db89f2f2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f17028874868c2e7edf45469611f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a72832c99f0af24bac1818d1e6a6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f220495cee381f1f6aa163fd7278db.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f17028874868c2e7edf45469611f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69ca44d3e0483a5a9e57e5bfa0fec6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d3bb4ede4ffe53023cb2062457f5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f17028874868c2e7edf45469611f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce867dc9a98192da8c5b4acd4ea7bad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e009664e2b1abea95231781a427b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f17028874868c2e7edf45469611f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9704e344e696e024644bad89acff7f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02078fa1857c9c3b5fdb3ae993f5bb0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f17028874868c2e7edf45469611f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd7988b6b038dc9fc66cddc77229b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6cf44eea53f2e8bd893c44dfd24e5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>