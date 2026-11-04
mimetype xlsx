--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324988827d1169dab28cd229478ca12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361236e9e733eb8b6350634ad9a6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6d303d1257c86f935f87acd277d02.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961d16eee3769d2981c60cec3eac7d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361236e9e733eb8b6350634ad9a6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85986f286859275855c4ed05c2924e7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e12cf5288f9dd13e63bd4db89f2f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361236e9e733eb8b6350634ad9a6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbf2cc3a9ac4c8a782bd8156678b75.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f220495cee381f1f6aa163fd7278db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361236e9e733eb8b6350634ad9a6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57722b34d2cd8b942b471aaf6da4e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d3bb4ede4ffe53023cb2062457f5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361236e9e733eb8b6350634ad9a6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46545fd8869e07c35e998cf9dffeba79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e009664e2b1abea95231781a427b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361236e9e733eb8b6350634ad9a6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2f2d134a5f1512872f8ae06fd4c59.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02078fa1857c9c3b5fdb3ae993f5bb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361236e9e733eb8b6350634ad9a6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9372ced71f8ac0969315a8e754048.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528212dc785f6bca59b6943f7cc84d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6cf44eea53f2e8bd893c44dfd24e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361236e9e733eb8b6350634ad9a6ece.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ffeb95815c135dd5428c284261db1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>