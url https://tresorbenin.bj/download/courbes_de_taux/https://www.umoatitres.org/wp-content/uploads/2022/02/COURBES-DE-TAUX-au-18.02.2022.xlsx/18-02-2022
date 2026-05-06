--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdb3d8b54e7256a317f39e003f7731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b493f7883e900587cb525f1f58db90.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684fb1b4d7d1e4513a54f8693c4643b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdb3d8b54e7256a317f39e003f7731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d0c8127dc0cdf360aec9006e6f632.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f91fefe1637b115e797223d9886b65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdb3d8b54e7256a317f39e003f7731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fa902276915340a29e133686ac611.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c4a4eab0b7735e87d26dfe0fab618.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdb3d8b54e7256a317f39e003f7731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f9e14b71f0e9f98601338eddc8ce4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5140816e375f53607af36637c8cd2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdb3d8b54e7256a317f39e003f7731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3e5fdb6a92a13d3702f727cabd36a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70970ce2a070d19d2e03bbd411680aaa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdb3d8b54e7256a317f39e003f7731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708b4de8c997549258a752800b15cbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52d2d69ea74f78d250680a0b75ca39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdb3d8b54e7256a317f39e003f7731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d34a394775312967bcd5d533d55bfe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e440811a13eb1790fe2007afc4a588.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdb3d8b54e7256a317f39e003f7731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1c627f74c2b1c292f1bb645eeaada.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456d5e29884befc868467af6ad68ade.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>