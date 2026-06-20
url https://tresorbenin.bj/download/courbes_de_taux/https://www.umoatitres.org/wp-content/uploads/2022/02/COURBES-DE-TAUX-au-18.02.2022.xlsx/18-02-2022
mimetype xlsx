--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684fb1b4d7d1e4513a54f8693c4643b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9cf7ce9f2b944b3e659c12cf71fa2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f91fefe1637b115e797223d9886b65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a8085ea074307dfb8ca22e5164277.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c4a4eab0b7735e87d26dfe0fab618.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2c95db68f311808e00de241e67834.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5140816e375f53607af36637c8cd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae75e637edba6dbb4a3d5ecd5c0d1c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70970ce2a070d19d2e03bbd411680aaa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f94480b6022f43737d50ac54e1138.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52d2d69ea74f78d250680a0b75ca39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca8994c34cd4be1946b3c4ba7afd7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e440811a13eb1790fe2007afc4a588.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebc02a2d80035d791281a62d9b2968.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb4b8dd2a08008c2929dff335b979.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456d5e29884befc868467af6ad68ade.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3a5aeefc2c052be6250c4ff2e45d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>