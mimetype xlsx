--- v4 (2026-06-20)
+++ v5 (2026-09-22)
@@ -477,79 +477,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9cf7ce9f2b944b3e659c12cf71fa2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8360f14fe17aebbc6dcca9c439abd4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21881fb175109c44d31ed41079ad1b3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a8085ea074307dfb8ca22e5164277.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8360f14fe17aebbc6dcca9c439abd4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab495219966fe61e2f702dbd86adae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2c95db68f311808e00de241e67834.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8360f14fe17aebbc6dcca9c439abd4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848e4496b7e148af3719299d5655592.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae75e637edba6dbb4a3d5ecd5c0d1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8360f14fe17aebbc6dcca9c439abd4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93da0e7cbd1f754c6387c788e698f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f94480b6022f43737d50ac54e1138.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8360f14fe17aebbc6dcca9c439abd4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7672dc130dd2cf9e5078302f8b1bbc8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca8994c34cd4be1946b3c4ba7afd7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8360f14fe17aebbc6dcca9c439abd4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca7d5cc082ab0c56757488fa659e99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebc02a2d80035d791281a62d9b2968.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8360f14fe17aebbc6dcca9c439abd4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628449e6df74038bfbe5b50b53006e40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867120abb22bf450f9386360bcad.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3a5aeefc2c052be6250c4ff2e45d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8360f14fe17aebbc6dcca9c439abd4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a701c74f47d068b221b16573d7071.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>