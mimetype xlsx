--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855a8ad477a7e772750af11134ab9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e03cc297533b2d9a48a8b1d867de9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2c264075529530a0e12a74b5b972.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855a8ad477a7e772750af11134ab9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4d49d1c42621f49adfb3979830319.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e317d2db692dc83f9fb191c238e83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855a8ad477a7e772750af11134ab9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc7e03b31806020cec9de058bc202a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9cc9d02ca24e13c24092565ea8136.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855a8ad477a7e772750af11134ab9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f6a820ca20a4a94c102af9aaa36db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf0350f3e0d390cde34e3e44c52155.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855a8ad477a7e772750af11134ab9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a475005b5005901b835eb06b5629677.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a70965ac640d614b4c3dba7e0e9816.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855a8ad477a7e772750af11134ab9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5e08959373a674875527b0c5a4a68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cf67c3c9fcd5ea29eb37591f45d42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855a8ad477a7e772750af11134ab9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e4cfe2edae4301476d592db33e7dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b83ed2a0d3c237b69cdca5eb6317f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855a8ad477a7e772750af11134ab9e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527b3b1baf6dd8617c2987007f09737.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e32ad774d31fec517981daf8ad8d0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>