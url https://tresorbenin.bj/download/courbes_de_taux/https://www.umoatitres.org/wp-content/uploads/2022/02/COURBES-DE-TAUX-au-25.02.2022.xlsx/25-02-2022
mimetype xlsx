--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2c264075529530a0e12a74b5b972.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb2bb3f16f9af57b97b01ba669981.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e317d2db692dc83f9fb191c238e83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eacd473170bb5ec43e4eeb15a57566.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9cc9d02ca24e13c24092565ea8136.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027db87761a7a7984030421f7aad5b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf0350f3e0d390cde34e3e44c52155.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1337d2e0e451cac0b1f0bb7af6ff93.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a70965ac640d614b4c3dba7e0e9816.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294562f4baff040236ffa2d03054169.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cf67c3c9fcd5ea29eb37591f45d42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7e07423ec96d8eb230ff10bba4cc2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b83ed2a0d3c237b69cdca5eb6317f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4d98c37da846467c51862ea5c2db9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341138dc0d9f17c414d37d761c9e84cc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e32ad774d31fec517981daf8ad8d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d953f80dd40e9ec76f8bfda957a3796.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>