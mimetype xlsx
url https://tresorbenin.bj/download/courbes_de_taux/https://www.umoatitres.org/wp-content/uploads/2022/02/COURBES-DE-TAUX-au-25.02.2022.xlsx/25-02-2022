--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb2bb3f16f9af57b97b01ba669981.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743a6e129be914c410695d253eabef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea734f590a7aa227e97dfbd046b53df5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eacd473170bb5ec43e4eeb15a57566.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743a6e129be914c410695d253eabef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e8f967b8b3a2a35fd27d9bc266070.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027db87761a7a7984030421f7aad5b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743a6e129be914c410695d253eabef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4def41522833fa95d2bc196c60c81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1337d2e0e451cac0b1f0bb7af6ff93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743a6e129be914c410695d253eabef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39137e65682c84c261d3bc636e23aa25.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294562f4baff040236ffa2d03054169.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743a6e129be914c410695d253eabef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54bf12ac8c3f6275e8d30a903b84a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7e07423ec96d8eb230ff10bba4cc2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743a6e129be914c410695d253eabef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41912aa8cd62cc71e374be5703413e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4d98c37da846467c51862ea5c2db9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743a6e129be914c410695d253eabef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750a14690296b1ef11233aea779c65c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776d5bfceca09c2d741c9b4f7d6c65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d953f80dd40e9ec76f8bfda957a3796.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743a6e129be914c410695d253eabef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38a17040ef05af265c07d97f319ff7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>