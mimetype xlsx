--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca4ef533a59e2194d3b6d070bee32e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae00fceffa1c0c93b1faaff7fd198d6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0a2c1407250329ba03cfc13089101.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18b598db1f504c52e28d7f3968934e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f1b834659b5a48dd3bef36edf110f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67205d45aef4a341a851a81aac6f71b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88250b3f43be9b07bd9aca8228bc8c18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b068ed454289b1073f4cc913e90f3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da312fe4be455bdf97e892fe3aa0f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141401973a3337526ba1cb54e79e88ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e0a10aac53320c229bb7b7645c50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55823c68681d286ac52f306ff2d42b60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1b4d3416c1ea84da8e163fee73d13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7018d30ad4520cb654ece1945447ce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041c33f511a058efa475eaf514f191a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df215ffc8800ca5169149b4c90f1aee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>