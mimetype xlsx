--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae00fceffa1c0c93b1faaff7fd198d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eeeff6ef68db90964a50e955e04d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d231645afab4c733abef5e3729960.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18b598db1f504c52e28d7f3968934e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eeeff6ef68db90964a50e955e04d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffb3d6e18e73a7ab7595d4026dacd7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67205d45aef4a341a851a81aac6f71b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eeeff6ef68db90964a50e955e04d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93541486048fb7a1ab77630e562fc7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b068ed454289b1073f4cc913e90f3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eeeff6ef68db90964a50e955e04d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2610728d4edacde6101af6fe4168b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141401973a3337526ba1cb54e79e88ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eeeff6ef68db90964a50e955e04d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c30f3e1a51f82071ad603eff503c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55823c68681d286ac52f306ff2d42b60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eeeff6ef68db90964a50e955e04d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e99e8da1c7c6bbb65bcb4edcbe3ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7018d30ad4520cb654ece1945447ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eeeff6ef68db90964a50e955e04d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a2b4efd8ac1ceb039597fff41a253.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22925b9da0bccf2af001859b3d9beec.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df215ffc8800ca5169149b4c90f1aee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eeeff6ef68db90964a50e955e04d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b8e9171e3cbb92cab56b136d7325b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>