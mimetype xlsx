--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82741b97d915215aec0b361f877afe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0017b108f95a45df08397e66efaf0ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc4360b8a921629ca190ebf4a37fff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82741b97d915215aec0b361f877afe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead0984f67c0220bcd3adbc1795b499.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa49cd59aa840aef55f05277399a7ae.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82741b97d915215aec0b361f877afe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6325e3800e33c058a52d4c3b91c504d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900e0e446525a0cd983b0c55fe7427d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82741b97d915215aec0b361f877afe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b85272e57f4891ce2c759962d93c8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9803199fd3a27d1286c451c0b8f2a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82741b97d915215aec0b361f877afe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58f0e1c81f2ecef7a946e5d6dbbed0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e5a94d12fbb1b042d79ab3cc9b545.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82741b97d915215aec0b361f877afe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d603979ffc97e620eb2aba9fa54d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e08d718d1578192b653be326ebbd3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82741b97d915215aec0b361f877afe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226033fb481f20a4656efd4bbe1a9d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8ec752fd12111277097d1e81191ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82741b97d915215aec0b361f877afe4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eca243a8dd45c66758184e0ed2b8ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49c5bfaf4370598f437bfbf7f9ac6c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>