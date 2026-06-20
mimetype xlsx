--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc4360b8a921629ca190ebf4a37fff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39000f94b0c19d5736e404f96212e532.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa49cd59aa840aef55f05277399a7ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66489d85bc15285270c633c71416cfce.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900e0e446525a0cd983b0c55fe7427d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f249e38d743013468df47affe15742.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9803199fd3a27d1286c451c0b8f2a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98b5551d9d18978c0de3d7a2491ec5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e5a94d12fbb1b042d79ab3cc9b545.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e2361282ea4511b49e8d143aebe06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e08d718d1578192b653be326ebbd3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80fa186cbbefc65f515a5a3981876b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8ec752fd12111277097d1e81191ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f870c72852887c551ed21623061590.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ad230acebb9e142b639265cf503f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49c5bfaf4370598f437bfbf7f9ac6c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ac1f50d03a92377d05875faae0964.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>