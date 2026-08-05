--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39000f94b0c19d5736e404f96212e532.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca4ef533a59e2194d3b6d070bee32e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66489d85bc15285270c633c71416cfce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0a2c1407250329ba03cfc13089101.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f249e38d743013468df47affe15742.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f1b834659b5a48dd3bef36edf110f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98b5551d9d18978c0de3d7a2491ec5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88250b3f43be9b07bd9aca8228bc8c18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e2361282ea4511b49e8d143aebe06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da312fe4be455bdf97e892fe3aa0f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80fa186cbbefc65f515a5a3981876b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e0a10aac53320c229bb7b7645c50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f870c72852887c551ed21623061590.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1b4d3416c1ea84da8e163fee73d13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb1ef697a953938ea96328bcb4d0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ac1f50d03a92377d05875faae0964.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af264f5e22af94076ff7eb48cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041c33f511a058efa475eaf514f191a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>