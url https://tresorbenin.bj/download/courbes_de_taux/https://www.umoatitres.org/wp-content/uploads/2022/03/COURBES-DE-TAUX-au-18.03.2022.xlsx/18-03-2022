--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe9d2c2d2ee7fdf14421cf9ca35191.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d230b31e1fbd257b16cf2b4fb14cf4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1899c648dd037fbc7946938b2defe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f71fc48708a2f2089c8091e566944.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba53b3f1c1a995b87d20070098212c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b41cf78747d32db9ea31ef4173c7f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e87428847a58d7933bed4669214c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bbd4fadb86635f22e781faccd0509.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64643bbfee87fc0d9ca33c72e1d65bc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19869f2cd512a464672f43c33f20255.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c3c1b44df6f0b5ce27d6577c85460.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4e3d0844a0bbe564077cb77611df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da26124ba1e1d066b987f2ec8eed87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36773da812e2375fda2bf5f3f45b403b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb46e34e6387c90e4e4c6ca6087bc50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea735b816071b144dadc60a71407ddc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>