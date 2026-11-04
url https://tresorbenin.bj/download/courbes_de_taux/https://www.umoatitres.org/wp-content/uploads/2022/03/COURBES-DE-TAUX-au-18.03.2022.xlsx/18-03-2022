--- v6 (2026-09-20)
+++ v7 (2026-11-04)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d230b31e1fbd257b16cf2b4fb14cf4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d51588ced28028eb4a9ff5a044c0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9728ef921fc17dc32b33c17f7ff4481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f71fc48708a2f2089c8091e566944.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d51588ced28028eb4a9ff5a044c0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4a154b23de5337b2d907ef40e1333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b41cf78747d32db9ea31ef4173c7f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d51588ced28028eb4a9ff5a044c0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120b6f7716e075d703dac364c529584.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bbd4fadb86635f22e781faccd0509.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d51588ced28028eb4a9ff5a044c0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e173186fdf1a364f497dd4dba6fda.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19869f2cd512a464672f43c33f20255.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d51588ced28028eb4a9ff5a044c0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bf4a80a56e7262977ab7ae409216c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4e3d0844a0bbe564077cb77611df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d51588ced28028eb4a9ff5a044c0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35874775b49ed9497431ed3b8a4e35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36773da812e2375fda2bf5f3f45b403b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d51588ced28028eb4a9ff5a044c0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600277731d99ab4623230628f9edd60.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef77f9fca1ff913edbe8811e379e25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea735b816071b144dadc60a71407ddc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d51588ced28028eb4a9ff5a044c0d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433e510e798ffebf4f8e60970a1f87c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>