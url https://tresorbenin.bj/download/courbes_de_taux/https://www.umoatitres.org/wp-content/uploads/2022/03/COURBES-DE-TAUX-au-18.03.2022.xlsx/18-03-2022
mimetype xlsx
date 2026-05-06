--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c99e3d5a2e461a498907ea4a034e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84df3da460817d5b165258414ee5bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437cbf66e14c8d8678327e0ea78a721.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c99e3d5a2e461a498907ea4a034e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce52f022fe4e6922a611abcd9f6f65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031898ea50f5708a631e7de5fc45ccd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c99e3d5a2e461a498907ea4a034e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2bdcb31899fb9053e240945e139d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3664f3cbb86ddaaa95df60dda0f4d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c99e3d5a2e461a498907ea4a034e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e717b9992441e55ffd0523369aec14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aace87fe81fe7cf2d8a6e08fbef2afd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c99e3d5a2e461a498907ea4a034e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f74c9c7692e2ab58c00045d0bcb20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2c73563e560aef7f48a5310a36a19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c99e3d5a2e461a498907ea4a034e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd679a7dfb9a156dab9b3071ed1d6c6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341ecc3324c7100b9710b1676a6c5d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c99e3d5a2e461a498907ea4a034e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a38d473def2c3fa3c85fb68b6f5636.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4732618821c28b1c325b014854c42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c99e3d5a2e461a498907ea4a034e2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f9da88e0e5115aa32b54209d456f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8756431b302a8d67aab2b411c9df96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>