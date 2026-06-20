--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437cbf66e14c8d8678327e0ea78a721.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e838edbe5d0c670cad6db63c733dd36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031898ea50f5708a631e7de5fc45ccd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0cac404364fbdcde7de32fda9af2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3664f3cbb86ddaaa95df60dda0f4d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbdf4bfbaab9762b763cc277645977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aace87fe81fe7cf2d8a6e08fbef2afd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cbc0ed56451aa4ede7fd4331d2627.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2c73563e560aef7f48a5310a36a19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5205e191a897444cc44606cf5ec3712.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341ecc3324c7100b9710b1676a6c5d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5d7edef80585601e9f3b8801c7327.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4732618821c28b1c325b014854c42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06ef1ee143d9ac09721a17fad9ecbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318007a0e24d434999bbaac1bc00377.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8756431b302a8d67aab2b411c9df96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e27af9ce1a9b9741e0dc0317367de8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>