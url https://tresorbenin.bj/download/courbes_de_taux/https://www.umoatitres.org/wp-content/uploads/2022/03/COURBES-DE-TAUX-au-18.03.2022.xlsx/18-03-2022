--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e838edbe5d0c670cad6db63c733dd36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe9d2c2d2ee7fdf14421cf9ca35191.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0cac404364fbdcde7de32fda9af2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1899c648dd037fbc7946938b2defe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbdf4bfbaab9762b763cc277645977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba53b3f1c1a995b87d20070098212c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cbc0ed56451aa4ede7fd4331d2627.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e87428847a58d7933bed4669214c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5205e191a897444cc44606cf5ec3712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64643bbfee87fc0d9ca33c72e1d65bc3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5d7edef80585601e9f3b8801c7327.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c3c1b44df6f0b5ce27d6577c85460.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06ef1ee143d9ac09721a17fad9ecbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da26124ba1e1d066b987f2ec8eed87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31827028216f81a05d21a28e171fd5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e27af9ce1a9b9741e0dc0317367de8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca563b15ce94914174d4281e9cd4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb46e34e6387c90e4e4c6ca6087bc50.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>