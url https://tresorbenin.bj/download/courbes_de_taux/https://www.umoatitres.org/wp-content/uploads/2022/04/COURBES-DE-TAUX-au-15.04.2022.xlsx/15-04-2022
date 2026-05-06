--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfcad7b590965396619257ed7bd135.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255edd1b5bee95c48a363a6cbcbf165d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49689dafc627a5a16bc80a4a05b806.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfcad7b590965396619257ed7bd135.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208f5b2a02fc3a6a45c9e08b5a235d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525239700f174b4149c37a60f4abe60a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfcad7b590965396619257ed7bd135.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5a14747923a4a1ec009ee47ee10e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98575c6e03722aef832dbdd96c71b286.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfcad7b590965396619257ed7bd135.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28d21c96748f5eed9d3ce6d78c655c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515aad2e7ce43087d2df331722567a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfcad7b590965396619257ed7bd135.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1464c85ec902189f7420748ddba68e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3a8dd4fe849cf798045252326b43b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfcad7b590965396619257ed7bd135.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e3deb0c18133c153ff5433b9e3bfe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f42f6140f255ce4e0dae84d8d24ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfcad7b590965396619257ed7bd135.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda373f7292f42b08ed2157a52028453.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481967e366d2fae3089baccb70e07f3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfcad7b590965396619257ed7bd135.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0076d9fa0dd611d3e9e9129ff46272b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb5024ac63b936e64dcf1b6a9dcea3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>