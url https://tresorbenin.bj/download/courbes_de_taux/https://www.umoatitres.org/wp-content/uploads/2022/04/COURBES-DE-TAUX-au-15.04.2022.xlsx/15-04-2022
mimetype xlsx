--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49689dafc627a5a16bc80a4a05b806.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded8d1561d1d98c69bf07fd853b3fb5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525239700f174b4149c37a60f4abe60a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1f7485c303d5a15986d2d1e7a06c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98575c6e03722aef832dbdd96c71b286.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ffb5186bb20bb0636d0ae5872978.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515aad2e7ce43087d2df331722567a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf9c82754bf437bb116e49ac295d5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3a8dd4fe849cf798045252326b43b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de82235744b61458ed4fcef71ba1e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f42f6140f255ce4e0dae84d8d24ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b4211c28007ad23ded8489e5960a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481967e366d2fae3089baccb70e07f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3484614efde84cf39ac1d20482fe88f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed2702b305769ee351b67ba70ee80.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb5024ac63b936e64dcf1b6a9dcea3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e4d6e7b769e47c3909aec15aeb2c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>