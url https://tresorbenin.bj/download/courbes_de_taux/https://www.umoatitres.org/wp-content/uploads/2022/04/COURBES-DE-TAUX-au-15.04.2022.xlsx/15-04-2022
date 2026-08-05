--- v5 (2026-06-20)
+++ v6 (2026-08-05)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded8d1561d1d98c69bf07fd853b3fb5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0de17aff70d5d3c8dabc4125ba09e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1f7485c303d5a15986d2d1e7a06c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4937260e0333343bd2fa9bfbbc6514.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ffb5186bb20bb0636d0ae5872978.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12c7bb255a235ce1a56bde0fc3552c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf9c82754bf437bb116e49ac295d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6adb97b9d44b03118de22a80e22de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de82235744b61458ed4fcef71ba1e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9813f09b039a461bc29faac064166.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b4211c28007ad23ded8489e5960a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16ef46031f4835f43290a773c0a57a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3484614efde84cf39ac1d20482fe88f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcf8e1c9fedd4d44347713ff896f06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7fa694100cd211a5bb715d7c917.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e4d6e7b769e47c3909aec15aeb2c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3823d86f49b9f6a6e2ccdc39014d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>