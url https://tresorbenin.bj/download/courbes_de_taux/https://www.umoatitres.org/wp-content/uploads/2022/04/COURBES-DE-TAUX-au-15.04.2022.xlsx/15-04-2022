--- v6 (2026-08-05)
+++ v7 (2026-09-20)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0de17aff70d5d3c8dabc4125ba09e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8436f7365a9fa070b80a46c1dde7c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4937260e0333343bd2fa9bfbbc6514.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b702b98c4897911eceb22061549a5cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12c7bb255a235ce1a56bde0fc3552c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd5f8e2d48f1e6c58c5a7eac3235dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6adb97b9d44b03118de22a80e22de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7643ad46a60119a927423bb92f07f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9813f09b039a461bc29faac064166.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cfd4738c08cb14c06f913c5c773e9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16ef46031f4835f43290a773c0a57a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77250e3b43b91f6d721e317fea00afb6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcf8e1c9fedd4d44347713ff896f06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70494124584494d9a78ff98308b8c76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6f866248407d0aeb09e03a3dad98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3823d86f49b9f6a6e2ccdc39014d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad95d4a6bcad908ef22267df3bf3e4a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>