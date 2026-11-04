--- v7 (2026-09-20)
+++ v8 (2026-11-04)
@@ -492,79 +492,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8436f7365a9fa070b80a46c1dde7c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5249bd0aa0455b8b153275c130ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fea9e405079fc964d95677953687c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b702b98c4897911eceb22061549a5cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5249bd0aa0455b8b153275c130ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf32792a672f4d3d0f8747bae9a750.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd5f8e2d48f1e6c58c5a7eac3235dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5249bd0aa0455b8b153275c130ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ca32cc7482e09744cc10cd11609ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7643ad46a60119a927423bb92f07f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5249bd0aa0455b8b153275c130ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a18b2039c31fcdd74c435554ab77a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cfd4738c08cb14c06f913c5c773e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5249bd0aa0455b8b153275c130ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc18340707786d0b3065dfb65eb445.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77250e3b43b91f6d721e317fea00afb6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5249bd0aa0455b8b153275c130ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceb077916fa607595fd98d1a95f4df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70494124584494d9a78ff98308b8c76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5249bd0aa0455b8b153275c130ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb8286e7bbebb08dda4ca784fa4810.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704c71a7abc52b32c3801aaa2c7e1d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad95d4a6bcad908ef22267df3bf3e4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5249bd0aa0455b8b153275c130ef.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcf60a4a17f7f642c42d1edd4f1d37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>