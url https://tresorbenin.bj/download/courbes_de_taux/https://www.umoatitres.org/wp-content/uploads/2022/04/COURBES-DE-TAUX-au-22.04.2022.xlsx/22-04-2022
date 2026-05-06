--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb988b1d4d15d207bffdd006e0fa315.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4d142770d6efbc6c838bc43c22a37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b809b5c19c765449898d16cb5716a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb988b1d4d15d207bffdd006e0fa315.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd18cd9a90b3826462e56e2a0caf28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b8764eba8f73bef316884f2162d71.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb988b1d4d15d207bffdd006e0fa315.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc946f9892a8f3a08b78aaf0bfd064.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779d0178852df3319279506504659c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb988b1d4d15d207bffdd006e0fa315.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36c0633c43319138dd6039f4d4b329.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90919e26e587aa585127be6b6e410c2d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb988b1d4d15d207bffdd006e0fa315.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efba50cbf10b2b93b45f2da4df7ea7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585386fbac6dca311cccdcda7c306c06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb988b1d4d15d207bffdd006e0fa315.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f181b0faf1854cb159399c11adb2eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d8ddb7662aff12f686f7f02c1898c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb988b1d4d15d207bffdd006e0fa315.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8dba936acf61c768cc4373d6f6536.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd02e5e6543375cac6cbecc554e7cad.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb988b1d4d15d207bffdd006e0fa315.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93aad21ab1c083d4bd92bab39425e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6564658e9a44a928b3be75ce617ffe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>