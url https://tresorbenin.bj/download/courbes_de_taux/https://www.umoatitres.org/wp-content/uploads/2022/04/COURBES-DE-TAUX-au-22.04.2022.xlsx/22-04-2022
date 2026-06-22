--- v4 (2026-05-06)
+++ v5 (2026-06-22)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b809b5c19c765449898d16cb5716a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19159a881c80bdba3b205928ef89d583.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b8764eba8f73bef316884f2162d71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ba1395fe12d8963dcf7c36bf0c55d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779d0178852df3319279506504659c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017166bbf691074cafc6974a6300dc3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90919e26e587aa585127be6b6e410c2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72862fa6e424fde68012827fe8a18c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585386fbac6dca311cccdcda7c306c06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42df5ca27c0c6fb64f38e369e4a2c96.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d8ddb7662aff12f686f7f02c1898c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9127cb808eeff20ccee4fa0f610c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd02e5e6543375cac6cbecc554e7cad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb05b8fa9ffd5efb5357076a4f1a822.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977054c705138c228e4429e00e744.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6564658e9a44a928b3be75ce617ffe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d7ade85a30157faf7ff55c3c2f40c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>