--- v5 (2026-06-22)
+++ v6 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19159a881c80bdba3b205928ef89d583.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275b93a6bfea7cbf1c692f5983b389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73752e73fa55cefbddead53aa3c965.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ba1395fe12d8963dcf7c36bf0c55d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275b93a6bfea7cbf1c692f5983b389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79064f69bf6a14cf5615f481a121ecbf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017166bbf691074cafc6974a6300dc3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275b93a6bfea7cbf1c692f5983b389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0d36f3a78ad4dbc7ca152b2fbb5df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72862fa6e424fde68012827fe8a18c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275b93a6bfea7cbf1c692f5983b389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c917fb496d22142b48ba98ffe91bc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42df5ca27c0c6fb64f38e369e4a2c96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275b93a6bfea7cbf1c692f5983b389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264b75f4028a0c1ce4794844ffe7835.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9127cb808eeff20ccee4fa0f610c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275b93a6bfea7cbf1c692f5983b389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202c4dfd155dbe062c939bea7344435.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb05b8fa9ffd5efb5357076a4f1a822.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275b93a6bfea7cbf1c692f5983b389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2466ab502ce90e86f5d0a63a57cddb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c7cba6df6af437fccea9b160aaa5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d7ade85a30157faf7ff55c3c2f40c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275b93a6bfea7cbf1c692f5983b389.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdada51c5b41bf81984334bc9b4718.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>