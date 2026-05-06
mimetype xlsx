--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358df5a00aac05d33efee02f46de70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ca3f572a73ba7179ce404b66c75ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa23b1a61bec15fd48ef7eb295df319.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358df5a00aac05d33efee02f46de70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76904cd9b22ed0d2768bc2fe792e33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e19d426cb3b1dc44242fa9c7864a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358df5a00aac05d33efee02f46de70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313bc3a56c2975c445850cf3a1f449e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae73ee46aa5201e03fdaba2e2389b3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358df5a00aac05d33efee02f46de70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282d055b3a4bd5013129cfc7b03883.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965cabcadc2b42cad1728c8f7803b8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358df5a00aac05d33efee02f46de70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cfef3cf4493d1cd617a8fe319a256.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c09ae3c4769c35266122c1c3994022.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358df5a00aac05d33efee02f46de70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af6c5267bc55161071b5bf66884be1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61ba601df6a5cbacdef23b30c90d66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358df5a00aac05d33efee02f46de70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a76f252b28927871fb13e32a1df85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc6e2906767f99f5f375ff6a242df9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358df5a00aac05d33efee02f46de70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f1dbb112b8dea3f3439ae6d2c61ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a564cbb78f0394b10101f968b33c7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>