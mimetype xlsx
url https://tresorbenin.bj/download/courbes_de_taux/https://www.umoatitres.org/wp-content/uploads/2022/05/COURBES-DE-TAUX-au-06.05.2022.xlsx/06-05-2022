--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa23b1a61bec15fd48ef7eb295df319.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e8ad50a8b8f1479cde115e389e437.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e19d426cb3b1dc44242fa9c7864a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff5c94848478f99a22953a3c83f626.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae73ee46aa5201e03fdaba2e2389b3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742cdfc422c2626d9f3680c720b2c14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965cabcadc2b42cad1728c8f7803b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c910b4a315e3b56c27e2ba1d778fc6c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c09ae3c4769c35266122c1c3994022.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3d96a1bd811723a1392705fd68bb1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61ba601df6a5cbacdef23b30c90d66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b29cebe15ebc519a53e5b99fa5e541.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc6e2906767f99f5f375ff6a242df9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3e22ab0df26e72367e6d102735361.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095de09337cba5b6b124b6f6cd48da.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a564cbb78f0394b10101f968b33c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3508e6d5947e59a3b114a90d893163a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>