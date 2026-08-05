--- v5 (2026-06-20)
+++ v6 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e8ad50a8b8f1479cde115e389e437.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e472e0e2c77ea4877deec04dfa37d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c855acd1405855d41d549cefd41d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff5c94848478f99a22953a3c83f626.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e472e0e2c77ea4877deec04dfa37d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfea5390023d54777e53c5394dce191.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742cdfc422c2626d9f3680c720b2c14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e472e0e2c77ea4877deec04dfa37d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf4e9c60936c23241d37931e90428e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c910b4a315e3b56c27e2ba1d778fc6c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e472e0e2c77ea4877deec04dfa37d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6958986bd6402e9182479770016c46c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3d96a1bd811723a1392705fd68bb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e472e0e2c77ea4877deec04dfa37d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfea20af1fd14222cb10772dd1714b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b29cebe15ebc519a53e5b99fa5e541.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e472e0e2c77ea4877deec04dfa37d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad12c3c0b96ef082aed0e7465ae52f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3e22ab0df26e72367e6d102735361.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e472e0e2c77ea4877deec04dfa37d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdc37cf10719e2580379c1f0c99c3e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522faf8b83c119b7062a5c5ce064b8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3508e6d5947e59a3b114a90d893163a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e472e0e2c77ea4877deec04dfa37d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa160ef5be72cac617972b5e2db90.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>