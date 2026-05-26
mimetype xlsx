--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858a38f8c592c2cd13d81b76d5a49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f12dc98fcc3cd4f7bff02225cabe2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ab9d4d8081acffa04f9d035eae3e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858a38f8c592c2cd13d81b76d5a49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee64b7c306e02ae3e2056a00225e4ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc4dfa6cb6848633ca294677fbda49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858a38f8c592c2cd13d81b76d5a49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abbd7e6cc8b5db4c09f5b8ec1b8b03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c08b24c92399388646cdf808ee7f84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858a38f8c592c2cd13d81b76d5a49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680a72d8ba51c5eaff30c96b3724c7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761260befce8e99666faed3378966285.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858a38f8c592c2cd13d81b76d5a49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29caa8fd93ad8c12c14610363f5694.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da399de8cab8fe4666e8241a1553d4e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858a38f8c592c2cd13d81b76d5a49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb58fc698c4ff37f38f4c97f5276ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef7a819d232f1998af04f1df7f89f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858a38f8c592c2cd13d81b76d5a49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0a9d0d9a2060ab09c42eae7f37eed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d3dfcf0696d16947da81d8c8d060.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858a38f8c592c2cd13d81b76d5a49a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95365f2e8d004cac8c10787673b551a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b368c49ca17395e3951b46310b7ee4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>