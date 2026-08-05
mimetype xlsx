--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ab9d4d8081acffa04f9d035eae3e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6ef9f68144ba595a2dc8090e6c748.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc4dfa6cb6848633ca294677fbda49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7a49f3ff86d353b4c7e713c0c37fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c08b24c92399388646cdf808ee7f84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f610cf7713d0aa58f9cbfc10677bf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761260befce8e99666faed3378966285.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0910927e9c61b99f438b4cc8c792622.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da399de8cab8fe4666e8241a1553d4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d09b38b99e3802d5b1002c8cff89e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef7a819d232f1998af04f1df7f89f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16ae3745ea90288bee73a6451d82b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d3dfcf0696d16947da81d8c8d060.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b4d78556b7a01df56281dc4e431aa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db82792a74ccac4e8880a38029ab.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b368c49ca17395e3951b46310b7ee4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae587c0fdc4ca4ee61a523c629f2ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>