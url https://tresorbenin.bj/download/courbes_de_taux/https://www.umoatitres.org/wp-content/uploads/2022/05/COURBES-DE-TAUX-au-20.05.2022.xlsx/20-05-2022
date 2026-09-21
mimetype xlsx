--- v4 (2026-08-05)
+++ v5 (2026-09-21)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6ef9f68144ba595a2dc8090e6c748.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e5f3e18fe50e1246138281f876a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c068d8b2d12fec91baf756c53dfc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7a49f3ff86d353b4c7e713c0c37fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e5f3e18fe50e1246138281f876a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c67ff09fac69600d22e0770eb8c74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f610cf7713d0aa58f9cbfc10677bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e5f3e18fe50e1246138281f876a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e276c74f6ccadf9c5cc3df61c5b2da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0910927e9c61b99f438b4cc8c792622.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e5f3e18fe50e1246138281f876a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5a5238801b54e5335c93f39b2ba66.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d09b38b99e3802d5b1002c8cff89e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e5f3e18fe50e1246138281f876a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da122a8988388e2034f7c797ab6ace.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16ae3745ea90288bee73a6451d82b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e5f3e18fe50e1246138281f876a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc5a13ba97b0d5dbc3f9d4a3febe10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b4d78556b7a01df56281dc4e431aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e5f3e18fe50e1246138281f876a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f548fda48f4c751dbd8ef45db7756c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16724c04756136e8a55205a808a43dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae587c0fdc4ca4ee61a523c629f2ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e5f3e18fe50e1246138281f876a12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc1df53c92abee8c1d6daabea28bf8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>