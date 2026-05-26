--- v3 (2026-03-23)
+++ v4 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845c3c9886942f2a98ba52f8b76e129.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c04d649d01a44cb908dcb1bac591eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437a0cb8218aef2a880d1343718f5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed3707f948a9b19af19b946dd42176.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845c3c9886942f2a98ba52f8b76e129.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec193bb14aab551ee54b1c795f41e740.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437a0cb8218aef2a880d1343718f5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20ba5436947ced4119198a6d051507.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845c3c9886942f2a98ba52f8b76e129.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e6b07e9f9174ad720383ce17be918.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437a0cb8218aef2a880d1343718f5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f82b22ed52287ba03a321b1f94e108.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845c3c9886942f2a98ba52f8b76e129.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786d7405d604817d091da55a8461188.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437a0cb8218aef2a880d1343718f5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcdd59c1b0f0ec54938459a389a3f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845c3c9886942f2a98ba52f8b76e129.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdb1faad612a83d5e3f272ab93943e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437a0cb8218aef2a880d1343718f5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c58c5e91ae5af202b5ccd86f7a7ea7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845c3c9886942f2a98ba52f8b76e129.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478c78ca7114ddd590a4a708fd40977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437a0cb8218aef2a880d1343718f5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040375d72da2b23cc01408780aea2557.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845c3c9886942f2a98ba52f8b76e129.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6561c4396b748e97c579507cc20a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437a0cb8218aef2a880d1343718f5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb30b54f0ee0c4d1eefe8ddb82a913a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845c3c9886942f2a98ba52f8b76e129.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372ee09c00f3972d9001427f3bb1cb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437a0cb8218aef2a880d1343718f5c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96808e52daa8976e0dee0b60ee3a52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>