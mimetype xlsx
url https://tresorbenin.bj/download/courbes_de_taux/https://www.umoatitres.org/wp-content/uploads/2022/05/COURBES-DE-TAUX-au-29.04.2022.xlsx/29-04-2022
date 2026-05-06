--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05cb43059c8f3461730103148ab247.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30a57c209ab1635ba2c95603d163e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523072a528d88c9c63b9498a7711b6c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05cb43059c8f3461730103148ab247.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3519cd039d915e47e71360b15e5928e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ac2c2dd2e28d89ef15ca0e714fcf1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05cb43059c8f3461730103148ab247.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6dccc40b1680ac8c5ab88d5af2129.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f6847da296e53be856bad80f49032.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05cb43059c8f3461730103148ab247.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f0b5280bd97346b85e937ca300d5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c38ed6ed927074e8fff1b2444e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05cb43059c8f3461730103148ab247.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080152def1ae616464a0f7cfdaefed9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549b720861946e5fe290c4d7ee041be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05cb43059c8f3461730103148ab247.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f400d9f0e7d9afe42c58e67f53f40c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b60f492d89ffe0cc9f0b5eeebe7e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05cb43059c8f3461730103148ab247.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126908fa5975a699aa12bd3ee902287.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1c1d6bb121c1fe9a557400d51a73.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05cb43059c8f3461730103148ab247.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8177e9f7e3c6b16af0d1ae3939fe0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d70f18116236f2e43fc35660b5979.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>