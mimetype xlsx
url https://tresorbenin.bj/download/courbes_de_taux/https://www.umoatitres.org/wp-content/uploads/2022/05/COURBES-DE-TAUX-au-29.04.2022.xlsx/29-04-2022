--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523072a528d88c9c63b9498a7711b6c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ca07bb37fb0edec5abe95aeb3bda6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ac2c2dd2e28d89ef15ca0e714fcf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d46150e8ce18cb6f80e78a60c9500c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f6847da296e53be856bad80f49032.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719d743dd11c68305a5e50d3515cd9a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c38ed6ed927074e8fff1b2444e753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fcb565ce7da158baa95ee97ae133a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549b720861946e5fe290c4d7ee041be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737b993bfef6d71ded8397e2e1ea781.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b60f492d89ffe0cc9f0b5eeebe7e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b08c472b5da3be5889e1057706cab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1c1d6bb121c1fe9a557400d51a73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9a7203a58ca2466c05a8e8e3439f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1f29d94d93a0e26fe40b485054f7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d70f18116236f2e43fc35660b5979.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4beca635f89eaff7cc03a93d432f9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>