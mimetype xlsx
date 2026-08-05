--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ca07bb37fb0edec5abe95aeb3bda6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b5168fd2c04cb9193986c26c68fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b95ceb132afe0a017f82c287101e01.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d46150e8ce18cb6f80e78a60c9500c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b5168fd2c04cb9193986c26c68fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37eb1c2b540659e129ff523052fd4d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719d743dd11c68305a5e50d3515cd9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b5168fd2c04cb9193986c26c68fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10012ffdfdf5eb43966ab54eeb4e8769.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fcb565ce7da158baa95ee97ae133a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b5168fd2c04cb9193986c26c68fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83399b4558457693c1d18752fd36850b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737b993bfef6d71ded8397e2e1ea781.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b5168fd2c04cb9193986c26c68fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb738e42dcdca7bbc5b79fbcc712c42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b08c472b5da3be5889e1057706cab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b5168fd2c04cb9193986c26c68fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688b616d04c8908414163012d41b74e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9a7203a58ca2466c05a8e8e3439f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b5168fd2c04cb9193986c26c68fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29660c1333102b8e9d4336bf4896556c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2cda50780a7ce8607ae00f72ad59c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4beca635f89eaff7cc03a93d432f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b5168fd2c04cb9193986c26c68fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541c7fe7c59b8253d66b8b8c774efc4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>