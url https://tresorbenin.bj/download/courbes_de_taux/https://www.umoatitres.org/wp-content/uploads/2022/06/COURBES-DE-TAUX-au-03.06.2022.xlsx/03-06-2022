--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c333817ecc5938d49da1fe9823d226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b42d14a016e28c932204289d427b22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd0af57298391b60bc04770f2905cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c333817ecc5938d49da1fe9823d226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a9905de0a6497c7f618bcbcf22cb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f11ea31c97e7d075c1894fab42d4b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c333817ecc5938d49da1fe9823d226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79083b028bdce7d7871dd9c78e50b7eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ce943a3f167c38814a6eab6e194e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c333817ecc5938d49da1fe9823d226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa429bb517ab5e896c938f2305cc3171.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cc199d2c628b41cf4ff6db4e7301a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c333817ecc5938d49da1fe9823d226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1f5db444718aa7cb869251098574d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e623c96417156edab064a5d839518c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c333817ecc5938d49da1fe9823d226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfec0865fb93bec781ed10d5752022.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90879737a32462cc62b1678ca6df34d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c333817ecc5938d49da1fe9823d226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652963ab54f307ed8e1363b28dcd23fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a484021b2f33d95c0c9758e688ba6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c333817ecc5938d49da1fe9823d226.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475718a5ca1c5f1dc602098cf188aa7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328df2121a96d24ac69885ba2201294.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>