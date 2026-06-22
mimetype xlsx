--- v3 (2026-05-06)
+++ v4 (2026-06-22)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd0af57298391b60bc04770f2905cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2190ec138b2e0b2ed68e2ef29754dd4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f11ea31c97e7d075c1894fab42d4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161046cf4e9f890e97bec68b831881ab.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ce943a3f167c38814a6eab6e194e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47834048e24626103a954198d8c6a5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cc199d2c628b41cf4ff6db4e7301a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02144465643753452853986e0ba908e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e623c96417156edab064a5d839518c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22fa2f237bf4d2f89b968f0ddb6364.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90879737a32462cc62b1678ca6df34d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f5c3bf394a8547630faa7d7973e0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a484021b2f33d95c0c9758e688ba6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d806d8b2605ac5b4c8d4aeeec3935.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc8f7756c741120b60df5d284fc10c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328df2121a96d24ac69885ba2201294.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe42bdf2851901b4fcbea90c44e8d79.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>