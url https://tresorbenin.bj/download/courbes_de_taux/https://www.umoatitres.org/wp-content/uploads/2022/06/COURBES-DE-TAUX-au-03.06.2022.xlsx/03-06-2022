--- v4 (2026-06-22)
+++ v5 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2190ec138b2e0b2ed68e2ef29754dd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41813012568eeeb02b30e4596c61bb65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161046cf4e9f890e97bec68b831881ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e85512b57914f2e1ea8eccfa3d226.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47834048e24626103a954198d8c6a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf0721cd42446d1e24aaec29c37153.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02144465643753452853986e0ba908e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584337cca262f4c1399137e5744756f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22fa2f237bf4d2f89b968f0ddb6364.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34d69fd333ea541f07e75824f4b42d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f5c3bf394a8547630faa7d7973e0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0201c36bfa647b5b31402ff72b8dd5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d806d8b2605ac5b4c8d4aeeec3935.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9397b371ef97225de7b2898c01f48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd3b069c9c823911f1349c4b0b5be.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe42bdf2851901b4fcbea90c44e8d79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f347d634473fb0ced506edaf97cddc6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>