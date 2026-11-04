--- v5 (2026-09-20)
+++ v6 (2026-11-04)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41813012568eeeb02b30e4596c61bb65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaedf6ea3405b4833f91ed2a7ae7523.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5722dab0be83296a6ad7230135433a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e85512b57914f2e1ea8eccfa3d226.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaedf6ea3405b4833f91ed2a7ae7523.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba764ed3cfb1b69982b71ddac264ff3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf0721cd42446d1e24aaec29c37153.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaedf6ea3405b4833f91ed2a7ae7523.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472f26681f81d13daf1a66c05dee576.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584337cca262f4c1399137e5744756f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaedf6ea3405b4833f91ed2a7ae7523.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c677e785dc60bfc54c9d732b0c845.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34d69fd333ea541f07e75824f4b42d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaedf6ea3405b4833f91ed2a7ae7523.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a022c2ac1fb8cc7cff560963d337c3a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0201c36bfa647b5b31402ff72b8dd5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaedf6ea3405b4833f91ed2a7ae7523.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191e0e577c2d353f4e479c3aca63612.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9397b371ef97225de7b2898c01f48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaedf6ea3405b4833f91ed2a7ae7523.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b084c3b1a36d7b7bb2ce40981733f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ffc8d2fd7c0c4d9653aa247a205.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f347d634473fb0ced506edaf97cddc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaedf6ea3405b4833f91ed2a7ae7523.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff09bb8b6b13c8053f18892e8414503.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>