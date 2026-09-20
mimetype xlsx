--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064910a41ea3283e513d2319a62fc62d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bdfc40d42524055aa61f9ba1252cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb465b18ee89f1fc26b7549a7694e87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9624f95babb2b8f70da242b29d61c5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c28bc4e344b993d9372c24d86acb46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0cacf131a7381a5c8e4ff7eb1f32a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf11fbf9dce9e21bf2241d2808452ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34973c70203182b1603e759bb4694b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10b8f5cd75380cb88ef4198accb636.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3113a3118d6c96364e73aea9696658.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f477be630f8bff6519d9f25c03ecc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af55c6fc8798e14d28d14ec80b269b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd6c69ab7b726a70e9f4ff05d0a8ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad61b04fe57c273a9a23b8e21ecf8e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5317389ee20ffa9c29f4095fd38f7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429c9ef81c5996039212d40d73f55f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>