--- v6 (2026-09-20)
+++ v7 (2026-11-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bdfc40d42524055aa61f9ba1252cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a5d1e1802b39d742816f06ecc1fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36b23679c28de89f4a93ec54262188.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9624f95babb2b8f70da242b29d61c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a5d1e1802b39d742816f06ecc1fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aeae2b5a0892b6e95386eb9d553b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0cacf131a7381a5c8e4ff7eb1f32a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a5d1e1802b39d742816f06ecc1fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25979b54f931024dc1eb99051a1da31f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34973c70203182b1603e759bb4694b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a5d1e1802b39d742816f06ecc1fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6704f04dda167b3c213b69ae5f57cec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3113a3118d6c96364e73aea9696658.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a5d1e1802b39d742816f06ecc1fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd68902dc5786ab5961c4f0ba224e6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af55c6fc8798e14d28d14ec80b269b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a5d1e1802b39d742816f06ecc1fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6a35b3cbe52f60ef426a75f9491ed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad61b04fe57c273a9a23b8e21ecf8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a5d1e1802b39d742816f06ecc1fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dbf99a1756a1c84c0303ee414e7a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899755c44d8ccc190d516566960b367.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429c9ef81c5996039212d40d73f55f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a5d1e1802b39d742816f06ecc1fdf.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e4872d96347e6cd993c35c59fc096.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>