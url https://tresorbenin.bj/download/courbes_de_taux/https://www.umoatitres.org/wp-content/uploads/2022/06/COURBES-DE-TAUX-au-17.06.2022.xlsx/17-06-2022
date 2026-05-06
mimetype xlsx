--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3dc1106b425cf1032dbe5707dbe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89f4771ffa4887747ae6063ffdf6c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01969b1a7fee0b70637021c82007eb3b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3dc1106b425cf1032dbe5707dbe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778aabab13e4387d94790a3b9deb463.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bdfa56a6db93dfa7beaa81a109ee2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3dc1106b425cf1032dbe5707dbe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3538c5039ed300231cf84b492734584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b6174faf3fe0dcdc43fef07bf1a65.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3dc1106b425cf1032dbe5707dbe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b97600559122efae85330471effb9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846909904627a28028730abc7db21b1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3dc1106b425cf1032dbe5707dbe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a7c7fea407e1c01570cdcf70e7c86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48832ad3f3c3c3e49db2ab58dfcfe6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3dc1106b425cf1032dbe5707dbe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8877b89b6f371b963624a3255082886.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa36b791bf3161057c5f5e21b5f2a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3dc1106b425cf1032dbe5707dbe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cc7d2ee5368eb0d90a1aafd7fe519.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f539b98b1ffc8337ba63aceefdbad6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3dc1106b425cf1032dbe5707dbe0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda432c345e795aea574d08e126af85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b551ea77f2bcd0dd34fcdc9c1805dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>