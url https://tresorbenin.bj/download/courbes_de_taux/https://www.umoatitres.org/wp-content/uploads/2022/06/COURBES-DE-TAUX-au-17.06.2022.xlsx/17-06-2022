--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01969b1a7fee0b70637021c82007eb3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30449dff95584ba3aeb4817b72f2ba69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bdfa56a6db93dfa7beaa81a109ee2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf57ec40e304b85923b861c76186b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b6174faf3fe0dcdc43fef07bf1a65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba58ae806b9ed4b616cdd324679b0f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846909904627a28028730abc7db21b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa513fc6d391c4fc769338e77d7a9df.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48832ad3f3c3c3e49db2ab58dfcfe6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891effba7ed3456e63560e53d912165e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa36b791bf3161057c5f5e21b5f2a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c2e0bc428aa2ad50ab5c2696474be.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f539b98b1ffc8337ba63aceefdbad6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bf55d2bdb81c6137e132ef2f3b4c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaaaaee35c5f7f9684f89bf10d66f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b551ea77f2bcd0dd34fcdc9c1805dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f00f51f5139c511ec08edd360ac51.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>