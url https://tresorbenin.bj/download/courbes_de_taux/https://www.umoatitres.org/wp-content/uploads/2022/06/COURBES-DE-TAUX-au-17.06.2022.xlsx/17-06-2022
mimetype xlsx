--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30449dff95584ba3aeb4817b72f2ba69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064910a41ea3283e513d2319a62fc62d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf57ec40e304b85923b861c76186b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb465b18ee89f1fc26b7549a7694e87.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba58ae806b9ed4b616cdd324679b0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c28bc4e344b993d9372c24d86acb46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa513fc6d391c4fc769338e77d7a9df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf11fbf9dce9e21bf2241d2808452ef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891effba7ed3456e63560e53d912165e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10b8f5cd75380cb88ef4198accb636.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c2e0bc428aa2ad50ab5c2696474be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f477be630f8bff6519d9f25c03ecc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bf55d2bdb81c6137e132ef2f3b4c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd6c69ab7b726a70e9f4ff05d0a8ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f58056f4e3fd80a36ab26d52a28d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f00f51f5139c511ec08edd360ac51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c8242ab7780cfd8847f164596a7b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5317389ee20ffa9c29f4095fd38f7e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>