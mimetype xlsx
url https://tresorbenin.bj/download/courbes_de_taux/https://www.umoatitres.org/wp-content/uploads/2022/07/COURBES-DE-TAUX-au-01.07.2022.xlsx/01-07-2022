--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927ac34e3438873190857eeda7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714c945aa12b0241313cabe5729b129.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a24970c5df56e40423487a2e36eb0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927ac34e3438873190857eeda7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe766be646f5114be923962212f67d03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab1cc7a55164ce441c5628a8b48281.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927ac34e3438873190857eeda7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fcf54f46b22d65fe3fe9de6acca8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4acdcc40b87efa0e877b1157e18fe7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927ac34e3438873190857eeda7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bbbe0b56ed87b0d16513aa71509b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fb07faac4bb9e729dcf81a763f358.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927ac34e3438873190857eeda7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf5abdb629c237d42a7ae70f9bbf63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b114af9b2fba94a65d47afd1f80b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927ac34e3438873190857eeda7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d35deb76e2d58e488dbbe1af80238.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becc95c939b9e657430566e0d4c7e5b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927ac34e3438873190857eeda7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b46f0a15814012eeaaae5cd1d9a91d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122b781f8cbd1e79511227f5af8fd4b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927ac34e3438873190857eeda7ef68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13014e5ef17d40b1bc9687fce91caa0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3ce2594fe7041d482ed57f85409f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>