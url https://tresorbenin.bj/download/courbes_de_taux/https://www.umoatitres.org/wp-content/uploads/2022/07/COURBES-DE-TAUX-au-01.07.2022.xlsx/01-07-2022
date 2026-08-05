--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a24970c5df56e40423487a2e36eb0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa46c248826394bceebbaec72dc4b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff7e3cc677ebe7e0add3faccb2a064.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab1cc7a55164ce441c5628a8b48281.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa46c248826394bceebbaec72dc4b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104668e41aa498d84765ca58bd04bcb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4acdcc40b87efa0e877b1157e18fe7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa46c248826394bceebbaec72dc4b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435a6becca59e9e48a6d9740647ce80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fb07faac4bb9e729dcf81a763f358.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa46c248826394bceebbaec72dc4b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73582d76591afb7195027461fe94bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b114af9b2fba94a65d47afd1f80b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa46c248826394bceebbaec72dc4b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4d644241e4d3898a56e0763207a1d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becc95c939b9e657430566e0d4c7e5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa46c248826394bceebbaec72dc4b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8542c57aea7843c1b5c9984988284.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122b781f8cbd1e79511227f5af8fd4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa46c248826394bceebbaec72dc4b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088911b949b4e322ce2758b10a7eea9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c59d104a2e179a9ed82a4629c3f54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3ce2594fe7041d482ed57f85409f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa46c248826394bceebbaec72dc4b3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c78c4c66a21af2ab10419c3a4bfa6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>