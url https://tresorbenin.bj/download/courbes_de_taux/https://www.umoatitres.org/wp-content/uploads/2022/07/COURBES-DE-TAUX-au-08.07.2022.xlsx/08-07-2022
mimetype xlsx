--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe42671415ad70a29aac0c501be27c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0201ebf11c207022f1bbe15b29b05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59d0c6317b4e76bec3a130812e2ab5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe42671415ad70a29aac0c501be27c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01ecbcc35fcbb0bae3320cdd68926a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac47e1ad0362b05819d2f4bd464af48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe42671415ad70a29aac0c501be27c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87e0adc15d5844ff0159d14f56c405.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9d883949da041eb00a8aca49992ba.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe42671415ad70a29aac0c501be27c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bee6df338c125bf637b7fed003cbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe565c4b9ce08e4270a1e9d9f78fe9e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe42671415ad70a29aac0c501be27c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddedad1ca5d3f2f615ddf41d28fdbc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f78fd0d93c27fae6c1f500fa92a26.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe42671415ad70a29aac0c501be27c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7958962b2afe6106606df3e6fd08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8599ab4c6cd2aab2ff96776ebad86f8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe42671415ad70a29aac0c501be27c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a90eb365996c8940fadff145a47e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fb6311c55cd0338af5d348b9d2e4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe42671415ad70a29aac0c501be27c2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0ce7e82b63956f714642b8056c4c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dc964cf5c27fc82a604c0fe73a26c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>