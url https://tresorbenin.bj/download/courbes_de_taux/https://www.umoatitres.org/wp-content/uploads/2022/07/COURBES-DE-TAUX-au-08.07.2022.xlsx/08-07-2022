--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59d0c6317b4e76bec3a130812e2ab5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658e4e6c5026221387f30aba5e1b8b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac47e1ad0362b05819d2f4bd464af48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26013c5e26f7d22840798f860858c0e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9d883949da041eb00a8aca49992ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb525ea593f799174c479350e9efbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe565c4b9ce08e4270a1e9d9f78fe9e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63804494709889c63559ebc7e5a1d6b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f78fd0d93c27fae6c1f500fa92a26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba783d279105b06698a25271293e52.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8599ab4c6cd2aab2ff96776ebad86f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce2fa043bb46fb7b7eb94803ac4102.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fb6311c55cd0338af5d348b9d2e4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91505321e135ea2db1b6d74320ce817e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0395ad28c52651b0b0c83a475d7d63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dc964cf5c27fc82a604c0fe73a26c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834d10d9a8c68fbf1d8af48a1d8a25b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>