--- v4 (2026-08-05)
+++ v5 (2026-09-21)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658e4e6c5026221387f30aba5e1b8b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967f2ac6428d59e9d65dc65b49bed2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad60e3a990d9dd0ec3c9501350aa811.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26013c5e26f7d22840798f860858c0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967f2ac6428d59e9d65dc65b49bed2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501a4559fe6b3e97f8bbafc1b6ca447.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb525ea593f799174c479350e9efbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967f2ac6428d59e9d65dc65b49bed2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63525447fed5fd262d81d232768a40b2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63804494709889c63559ebc7e5a1d6b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967f2ac6428d59e9d65dc65b49bed2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bbd5fd6bf03ded4308aa07e0ed6f7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba783d279105b06698a25271293e52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967f2ac6428d59e9d65dc65b49bed2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7414b6c20ad713fecfc49610e8a17ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce2fa043bb46fb7b7eb94803ac4102.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967f2ac6428d59e9d65dc65b49bed2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c99c0acc13f51cce96f2a9f363f89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91505321e135ea2db1b6d74320ce817e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967f2ac6428d59e9d65dc65b49bed2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778319f9ab81621d34fa45c2bdfb90b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d314c1bd28422f36e46137994841b5b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834d10d9a8c68fbf1d8af48a1d8a25b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967f2ac6428d59e9d65dc65b49bed2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed9239c8480caa79d2d461504bfc3d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>