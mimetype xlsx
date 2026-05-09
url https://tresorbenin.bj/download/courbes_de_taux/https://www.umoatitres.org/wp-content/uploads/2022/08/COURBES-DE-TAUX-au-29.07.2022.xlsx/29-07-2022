--- v2 (2026-03-21)
+++ v3 (2026-05-09)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb0b52ae7476aa88f2f9d43dd41c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dd4cf111a4f83d9f066b06dee6c26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a91c5e32a415fe16fa005f623c88c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb0b52ae7476aa88f2f9d43dd41c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e2bf7ffc186e5e28471402ee52a36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9d2f1a4416a483794d212966bb959.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb0b52ae7476aa88f2f9d43dd41c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e8a54e2f5756ddff2b2402e679ce6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddb8808a6eb02cff1dcd23aee69e6d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb0b52ae7476aa88f2f9d43dd41c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b713bd9684af518216205ce7eeeacb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65373ccae4f7bb620cb8365a9804fa.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb0b52ae7476aa88f2f9d43dd41c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e7f558ce94327433f453a89f3de6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ccba7739f62dfbc4172b9a6dfab9c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb0b52ae7476aa88f2f9d43dd41c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ab33af286c33195b39fdfd0b38d6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277e03b1336b349f8eef23b00c539fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb0b52ae7476aa88f2f9d43dd41c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6ff312fb1083f2298d075e4df8d33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffaf34327d3f070a70c6da4ba88751.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb0b52ae7476aa88f2f9d43dd41c6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792b44f3c7b6ac615bbbcfda1387d8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0c669c5c682d5bd37dabd3342b9b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>