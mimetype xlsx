--- v3 (2026-05-09)
+++ v4 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a91c5e32a415fe16fa005f623c88c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa39dbe8f66a8d825305246ad4c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aac75fe7f7f78d35af12db73f7be5d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9d2f1a4416a483794d212966bb959.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa39dbe8f66a8d825305246ad4c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad14b6aca1963812746fd7645df4075.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddb8808a6eb02cff1dcd23aee69e6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa39dbe8f66a8d825305246ad4c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec1eb45aa632704942f89df9308355.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65373ccae4f7bb620cb8365a9804fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa39dbe8f66a8d825305246ad4c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acaa1109c74af891840b3d6ff43e4f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ccba7739f62dfbc4172b9a6dfab9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa39dbe8f66a8d825305246ad4c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57ecda33c497337a05ff31b4b160c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277e03b1336b349f8eef23b00c539fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa39dbe8f66a8d825305246ad4c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffcfb383549512a6a488d2813c15b9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffaf34327d3f070a70c6da4ba88751.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa39dbe8f66a8d825305246ad4c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d941d376fa494999277cf5fd3951c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63da3b60034de707a4fc94f52e522f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0c669c5c682d5bd37dabd3342b9b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa39dbe8f66a8d825305246ad4c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c495a31d371f8840b4cc2da002cdc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>