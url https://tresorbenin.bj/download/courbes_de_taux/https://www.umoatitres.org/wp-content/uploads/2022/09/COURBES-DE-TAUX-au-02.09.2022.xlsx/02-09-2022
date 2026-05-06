--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcce28283caa73887c765c342dad4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cdba2fbd70188dd29897334b1dfe1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb231963ca14a328bb67fbf808a7a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcce28283caa73887c765c342dad4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448badaa18bfcc471a53d1170c4056f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd93974c92ef76460ff5b6dcf84190.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcce28283caa73887c765c342dad4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f184ceb046c9dfca7f4c41a8600383.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563deaf7c8f1dcc37f26063fe6ab7344.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcce28283caa73887c765c342dad4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814b8cb25980bcd4e2640b02832083f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde8dabe23d0c04f2605775ebbfdce8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcce28283caa73887c765c342dad4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53705a5f69596852e4dc8e3012ccab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3396063b85eec0f760fbd4694a98c16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcce28283caa73887c765c342dad4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78493ef48e7e77951a0616468974c422.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426308302fb92d46791abe6dd2f11b7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcce28283caa73887c765c342dad4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317842152a118ef45334629de26823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde74ac60a38714d99d7193a2c09897e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcce28283caa73887c765c342dad4f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae12f71a8641f4b60764d0cd20015e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b30d58a3d6867ddbfd10b989066c22.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>