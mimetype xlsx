--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb231963ca14a328bb67fbf808a7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d97ed9ffce051b577739af618382a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd93974c92ef76460ff5b6dcf84190.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6668022bbec90163e147e67269464e7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563deaf7c8f1dcc37f26063fe6ab7344.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ee12069d173108e76b979e96a6988.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde8dabe23d0c04f2605775ebbfdce8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138ec9a1628a7b5476b95331dab856e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3396063b85eec0f760fbd4694a98c16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e9599c899d60709b08af584b7bcb7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426308302fb92d46791abe6dd2f11b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a6ceec0896ababc3e51e8baef89e1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde74ac60a38714d99d7193a2c09897e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6b2693a1cdf967df4dcd53d107441.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e1ffd0f32b607a5b8f282c19c389f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b30d58a3d6867ddbfd10b989066c22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db354c6e741cd51303de5bd2ca5461bb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>