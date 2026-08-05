--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d97ed9ffce051b577739af618382a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25b42d976124cd95cc6d9fcfc6c595.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6668022bbec90163e147e67269464e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd100ecb7796aeb3eba3cea47ac96185.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ee12069d173108e76b979e96a6988.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa8417509afc0d19748d8a1c22e47.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138ec9a1628a7b5476b95331dab856e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103c4cfebe9a31dfc4cebd3d42f0eeb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e9599c899d60709b08af584b7bcb7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cf3c04ed2fd1a856d3c111a641429.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a6ceec0896ababc3e51e8baef89e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756143aaf2b72b3a5a8487a98c45492.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6b2693a1cdf967df4dcd53d107441.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618b5142c007a7acf85591a61f588a6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182306d5129735e0813aad8bfefd044.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db354c6e741cd51303de5bd2ca5461bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae4354a011487e052d45fd1925ecc5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>