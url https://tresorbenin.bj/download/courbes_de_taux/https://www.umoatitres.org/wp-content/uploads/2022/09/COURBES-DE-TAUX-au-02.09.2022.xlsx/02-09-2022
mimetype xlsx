--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25b42d976124cd95cc6d9fcfc6c595.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cf6df99c7443601ff68686bbd16c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd100ecb7796aeb3eba3cea47ac96185.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0c831b4dd72e56128d7046f11e988.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa8417509afc0d19748d8a1c22e47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26594b0a2c22419cdfbcfc90a68d3f8b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103c4cfebe9a31dfc4cebd3d42f0eeb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c31fa15a40efa2dc6a451cee80c69.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cf3c04ed2fd1a856d3c111a641429.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781479def26bea152cb350b8f314832.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756143aaf2b72b3a5a8487a98c45492.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623a950584ca6dd15b9329f1f7d72b6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618b5142c007a7acf85591a61f588a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6274700096535eb4ffcb0c79d93334.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d615597ffc416322ff6f62e6092d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae4354a011487e052d45fd1925ecc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c3c2c26f18fca9f784602585087ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>