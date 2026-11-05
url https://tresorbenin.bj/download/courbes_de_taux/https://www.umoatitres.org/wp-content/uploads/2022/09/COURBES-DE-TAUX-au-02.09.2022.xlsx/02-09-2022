--- v6 (2026-09-20)
+++ v7 (2026-11-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cf6df99c7443601ff68686bbd16c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83777425139e386ff7c1332243a34f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe24c8ebfb13f7d3f85222c1faf5144.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0c831b4dd72e56128d7046f11e988.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83777425139e386ff7c1332243a34f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c01a4bc225689ab3f0d666791f5cf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26594b0a2c22419cdfbcfc90a68d3f8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83777425139e386ff7c1332243a34f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca824bcd04194c2745b5ff4260fa5f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c31fa15a40efa2dc6a451cee80c69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83777425139e386ff7c1332243a34f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0c06a682f9f4fc813ed25967b8a45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781479def26bea152cb350b8f314832.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83777425139e386ff7c1332243a34f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206f6939dcb2857991b6cd53f436dbd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623a950584ca6dd15b9329f1f7d72b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83777425139e386ff7c1332243a34f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031570619ac767d998ceddc3411a9aea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6274700096535eb4ffcb0c79d93334.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83777425139e386ff7c1332243a34f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aab676de9ff87275eb67112312fb2e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f3592f9b065ae35b51c59817e982.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c3c2c26f18fca9f784602585087ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83777425139e386ff7c1332243a34f97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef474151c5925f2b3c10c8a8e5e1261.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>