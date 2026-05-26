--- v3 (2026-03-23)
+++ v4 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff55f0c205b6d639515f88a38bbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb0f52d83a70e6278ec71f90e87296.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f2e4edfd423134ac61a5d14ebf6e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff55f0c205b6d639515f88a38bbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b5000098750dada81e78b79a89681.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537acf9d3f82af37f20ac998ca715fd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff55f0c205b6d639515f88a38bbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a14d12bfbaafc99417612b450a965.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a25cf2de2bdd9faca19178a4b5186c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff55f0c205b6d639515f88a38bbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659990c9bca2f4162c59845dfaa4afde.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c50fd53eaf5f65f87914818a1c5ea7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff55f0c205b6d639515f88a38bbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d92a5a9d91c5bf55f95bd6512b621.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ace2b6c5bb888a6a3cf160da8da9f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff55f0c205b6d639515f88a38bbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e54fc22cc417cbbdc74efc9e02c8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134b695da099e7beab5ff4fe9292a8d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff55f0c205b6d639515f88a38bbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85ebd8cdb6f48337c9082a4a87addd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047e3cf6e622ad20647f0d49dec2324.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff55f0c205b6d639515f88a38bbf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b8ebce7d7ebf381f838f9881f9753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3f9bc09987c1ab1288d7ce160fd5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>