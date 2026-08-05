--- v4 (2026-05-26)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f2e4edfd423134ac61a5d14ebf6e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fd2ec93b506ebad66fda884c9d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fc37a3b115c9e4106d998c469ad46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537acf9d3f82af37f20ac998ca715fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fd2ec93b506ebad66fda884c9d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c10adb2a6b30c06f1b28700d2201b0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a25cf2de2bdd9faca19178a4b5186c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fd2ec93b506ebad66fda884c9d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038d976057fde1aaa6e4b3f2a8530cb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c50fd53eaf5f65f87914818a1c5ea7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fd2ec93b506ebad66fda884c9d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbbe69350706fd32ca68a90dfc8e04.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ace2b6c5bb888a6a3cf160da8da9f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fd2ec93b506ebad66fda884c9d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fab744c801a5861c773a48bdda28fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134b695da099e7beab5ff4fe9292a8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fd2ec93b506ebad66fda884c9d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669ba5e454e0c46163a9cf7c80b282b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047e3cf6e622ad20647f0d49dec2324.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fd2ec93b506ebad66fda884c9d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e1c653ef40ec51461db053a2fe4a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd8014c7e5558a6597325c637fc5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3f9bc09987c1ab1288d7ce160fd5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fd2ec93b506ebad66fda884c9d12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663bfa15b21eef0e70ec8f46b4ead08.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>