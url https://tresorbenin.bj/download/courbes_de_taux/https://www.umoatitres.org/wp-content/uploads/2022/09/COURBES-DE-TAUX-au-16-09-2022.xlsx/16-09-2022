--- v4 (2026-08-05)
+++ v5 (2026-09-21)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac47acbe2617224df5ae7e65a4fcef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41598b70c74517aa168f5b77be648fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5d51584b66ca66a6f5725891fac9d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6057c80690a31a2b24edd6c2bb5d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41598b70c74517aa168f5b77be648fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38b2d845e2cb6b6cdc325f2dfac8a8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77875572e3d04a85ab4634d1bce4a2c9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41598b70c74517aa168f5b77be648fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b354095341bdb1efbcc2d4fec4cd4b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06a1d6c752e1a7e281bc8309272c15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41598b70c74517aa168f5b77be648fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f68192cfdb9eb5254dd21963d6221f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5cb8cb4597e5ed136ff0bb4e8788a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41598b70c74517aa168f5b77be648fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf021b36d3f45327db21ef1d3b11f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63e66336c7bff0be2c3474d28bd8f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41598b70c74517aa168f5b77be648fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f930115eab0f4856cbd161d15d7f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d43ace169739788912fc5223be76ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41598b70c74517aa168f5b77be648fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c3ffee28b38345163229f269d5ccb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeca929ccdf1b9eab5849e9e3efe5d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41598b70c74517aa168f5b77be648fc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff77892b9b6557f75097ba30eb37711.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>