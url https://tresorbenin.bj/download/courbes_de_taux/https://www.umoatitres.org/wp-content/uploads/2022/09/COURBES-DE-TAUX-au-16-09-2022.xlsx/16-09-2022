--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cd127f45617022ae9944d6d87901a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206165a768ebef0c63ec762f3b5505f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cc29cb79e510cabb1c78bcde89561.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cd127f45617022ae9944d6d87901a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5520261d3a1139023bb77c22b9abd1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5767cbaf51363a9877d7b9df121a2c8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cd127f45617022ae9944d6d87901a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95726182e6516391c6397e24410b531.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad79f0c9f25fb1d21745745d400324.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cd127f45617022ae9944d6d87901a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e92b73bcb76555924c15e7b74e10a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81432eca9a902eb992618e34d14938e8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cd127f45617022ae9944d6d87901a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb09ab5a1a93ed51d3924edca754b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca1d13916b90a21e732b922e32b8dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cd127f45617022ae9944d6d87901a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840db3e29b918b3ede1a037bc60e3ab7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470f8b8d43191f1c395bb5595d6336b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cd127f45617022ae9944d6d87901a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c17ecb66330face6a20d620567b8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a2c40096310ad9ef3fd58a4466f61.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cd127f45617022ae9944d6d87901a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca7e5363b874db547c8cd250930b5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b93dc40f4ab7d5621528bd36e939e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>