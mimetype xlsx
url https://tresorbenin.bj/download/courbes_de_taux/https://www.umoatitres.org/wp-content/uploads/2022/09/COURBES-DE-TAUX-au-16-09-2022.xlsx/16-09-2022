--- v3 (2026-05-26)
+++ v4 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cc29cb79e510cabb1c78bcde89561.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac47acbe2617224df5ae7e65a4fcef.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5767cbaf51363a9877d7b9df121a2c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6057c80690a31a2b24edd6c2bb5d3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad79f0c9f25fb1d21745745d400324.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77875572e3d04a85ab4634d1bce4a2c9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81432eca9a902eb992618e34d14938e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06a1d6c752e1a7e281bc8309272c15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca1d13916b90a21e732b922e32b8dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5cb8cb4597e5ed136ff0bb4e8788a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470f8b8d43191f1c395bb5595d6336b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63e66336c7bff0be2c3474d28bd8f4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a2c40096310ad9ef3fd58a4466f61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d43ace169739788912fc5223be76ec.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d3ea445318fcc0a7cf79c8380726.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b93dc40f4ab7d5621528bd36e939e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8738bb2b3ff5a31324067e5b0c84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeca929ccdf1b9eab5849e9e3efe5d8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>