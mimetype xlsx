--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f27091acf00f5ccf396e4e592c71b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4547337b402bef6962dd5e7d926feab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345b29e7c02a7c20708e707c08bbb81.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f27091acf00f5ccf396e4e592c71b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602449dfe2503248cbc8f3853c2cfe4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826550949fd6bb5bfc52d219d012c406.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f27091acf00f5ccf396e4e592c71b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c40cb09c8f7901732a3085f71ab88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b77ab9c8bff5f8073e374a4d6d81d7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f27091acf00f5ccf396e4e592c71b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed5d8757d31f22dc0e23af7ea3d97e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab2a37782ec29556b78449115c468.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f27091acf00f5ccf396e4e592c71b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ea72dd802e64898e1f13c1519980f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6818a39a8ffc5e9943b49b8483c489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f27091acf00f5ccf396e4e592c71b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e7e085c24e233133600d167b939cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f978a14e3c6d629b2fe43d95c7318.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f27091acf00f5ccf396e4e592c71b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03b0fe4ad785c2e9bc8eb0a8e1bddd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbdd0763c67f33f5488059f8541027.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f27091acf00f5ccf396e4e592c71b6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e2ffa1b7bbb3cc9ac77ac27c2a2e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e1abfd8eb69d6bff41b33ab6962ee.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>