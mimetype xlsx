--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345b29e7c02a7c20708e707c08bbb81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ad7d8d2816b3d22171c2744ccac85.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826550949fd6bb5bfc52d219d012c406.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831b019e77b64371e90bc68c335b0c1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b77ab9c8bff5f8073e374a4d6d81d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0bd5bbdbff92124196466448fb9a3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab2a37782ec29556b78449115c468.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64528dcd3d828dfd58778f2b20fbad9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6818a39a8ffc5e9943b49b8483c489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870afe3b466cf97557f18212624b969.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f978a14e3c6d629b2fe43d95c7318.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfa246fca0a6c75f3b56d49097ceed.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbdd0763c67f33f5488059f8541027.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fe679a8d1ea36c5a1362845de0fdc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc024726b94c47515251a8c7adb206.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e1abfd8eb69d6bff41b33ab6962ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46661a1667ccc448b9a8501a9675475b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>