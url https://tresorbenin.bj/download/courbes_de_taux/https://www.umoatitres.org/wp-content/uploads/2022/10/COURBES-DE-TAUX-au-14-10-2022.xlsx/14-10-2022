--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ad7d8d2816b3d22171c2744ccac85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaacbecacdd630963ceee40aaaec2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb5009cb949fe9ae938f002b8f7154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831b019e77b64371e90bc68c335b0c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaacbecacdd630963ceee40aaaec2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb43560a0ea376e63c07ec0c3515416.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0bd5bbdbff92124196466448fb9a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaacbecacdd630963ceee40aaaec2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e9682e27718d8abcc6267731d0c27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64528dcd3d828dfd58778f2b20fbad9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaacbecacdd630963ceee40aaaec2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b20c4bef3ac4c1a43642cc5d9aacc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870afe3b466cf97557f18212624b969.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaacbecacdd630963ceee40aaaec2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfc882adadb0779284b01affa19606.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfa246fca0a6c75f3b56d49097ceed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaacbecacdd630963ceee40aaaec2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ccfdd2c47109f522ebb2fdbff73f6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fe679a8d1ea36c5a1362845de0fdc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaacbecacdd630963ceee40aaaec2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60c5735ca81999b8ea71b382f8528c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca012e23b67e90c0d62b67a7c7af127.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46661a1667ccc448b9a8501a9675475b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaacbecacdd630963ceee40aaaec2d.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db761f72c8e8d273d58d98107f3d4c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>