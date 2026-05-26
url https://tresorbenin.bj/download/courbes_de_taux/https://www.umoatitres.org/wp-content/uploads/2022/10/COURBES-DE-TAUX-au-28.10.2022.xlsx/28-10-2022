--- v2 (2026-03-23)
+++ v3 (2026-05-26)
@@ -487,79 +487,79 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078cbae9653418f8600fe273569e33c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193a0d3179aaddd7bacc155240037dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa0b948752e98879c209c7e816a3fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9366c60614847a8d80c14e17f8766.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078cbae9653418f8600fe273569e33c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e97f95418f6a1fce774972636f45b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa0b948752e98879c209c7e816a3fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8f7adea3b8e935f5d11e10c75ca1f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078cbae9653418f8600fe273569e33c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3e1ac848a24055f84faf7461e6de7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa0b948752e98879c209c7e816a3fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef883e9840ce2c67cfa77b8f8d2233.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078cbae9653418f8600fe273569e33c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e5a4ccdd4bf30f15fe67649ffefe8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa0b948752e98879c209c7e816a3fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35cbeff4d65a5769c6f67cc9a159a2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078cbae9653418f8600fe273569e33c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe9f89e00bc73ccac5ee8fd37f73d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa0b948752e98879c209c7e816a3fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf118924a3354c4226cb54c5357a6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078cbae9653418f8600fe273569e33c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7a84a76521e5630c921a21239e218.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa0b948752e98879c209c7e816a3fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9e3bb8dd52456d72460ebac0f54dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078cbae9653418f8600fe273569e33c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c45e7d60ea3857ba7f8e6a0361d03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa0b948752e98879c209c7e816a3fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13259ae92001f27a3e257e19fe9373.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078cbae9653418f8600fe273569e33c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bc0364441ce39c672ce2d18d02835.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa0b948752e98879c209c7e816a3fe.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2160f0add009565ed715c7d339dfcd7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>