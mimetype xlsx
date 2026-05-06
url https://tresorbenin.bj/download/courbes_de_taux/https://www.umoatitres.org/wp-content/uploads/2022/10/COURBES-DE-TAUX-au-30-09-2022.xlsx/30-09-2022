--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -695,79 +695,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff13fd30a354fe2c70e3720e9dcd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b5e6d69926bb0b31af6bb070090f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929fb78df9d2f69e53d3bcff884e368.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff13fd30a354fe2c70e3720e9dcd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cae837b9bb73b2f9dc31520758c42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe8a26623ca35b9d4421703c47de8a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff13fd30a354fe2c70e3720e9dcd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969ca9ece381c9316f008f418cab6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3683b5c0770f45b7c8b8902d7b1c08.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff13fd30a354fe2c70e3720e9dcd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6cde3af4587bc1f67f9307fc5b3d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc08785c1186eac86ae29bbbcfc1ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff13fd30a354fe2c70e3720e9dcd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8cd50eb18c7ca1ffa25c2fd98d179.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08380c3677d081be692ed61ff13661a9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff13fd30a354fe2c70e3720e9dcd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd477bb048f7b2e3c814c5ed6e0fc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e306e49428be3d1226bbf6a322b99.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff13fd30a354fe2c70e3720e9dcd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a2b9b94b3b4b2757f010daabd8a19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac65eb56943d505e35140ba1cf21f08.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff13fd30a354fe2c70e3720e9dcd0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcd7509074372b3e6c7f927a8dc3df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc900c7de4819cd81bc84187d75c6a48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 3" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>