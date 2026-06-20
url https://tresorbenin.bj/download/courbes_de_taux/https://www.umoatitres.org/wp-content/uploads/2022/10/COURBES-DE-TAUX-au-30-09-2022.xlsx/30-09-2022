--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -695,79 +695,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929fb78df9d2f69e53d3bcff884e368.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f111f30a3f9dfa755d48eb84501491b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe8a26623ca35b9d4421703c47de8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88888fc325db7db7f5b697bd5f6203.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3683b5c0770f45b7c8b8902d7b1c08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44afe4d9ea94d90d3eb7ad747b1b98.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc08785c1186eac86ae29bbbcfc1ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd56608394c8b1ffc507df2ad6d618.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08380c3677d081be692ed61ff13661a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc221e0509c3b698a6ec0a42cfb3b02.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e306e49428be3d1226bbf6a322b99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211842c22e6d515bad843c5cb24b7b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac65eb56943d505e35140ba1cf21f08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fdbae055dc6dcd8cb216801068065.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e980091752c269a2662ef8e21fc7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc900c7de4819cd81bc84187d75c6a48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52beca0364695f7ae2d96c5a8f07c0d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 3" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>