--- v4 (2026-06-20)
+++ v5 (2026-08-05)
@@ -695,79 +695,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f111f30a3f9dfa755d48eb84501491b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91edf0ca17b524a5b699c8455db5b48.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88888fc325db7db7f5b697bd5f6203.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143472290d29784ac291cba95ef14f0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44afe4d9ea94d90d3eb7ad747b1b98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e110e367aadf41a58cd2f415a62b85c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd56608394c8b1ffc507df2ad6d618.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4902d55265617bb247c931f4f46bb2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc221e0509c3b698a6ec0a42cfb3b02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c3e784b2e96bd7eaf7af94c8e53fe.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211842c22e6d515bad843c5cb24b7b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed327c837d99a0db677a6fba8393cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fdbae055dc6dcd8cb216801068065.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9268e702e36f09407aa9a01778291.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525eb1055d231df84af9821757f884.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52beca0364695f7ae2d96c5a8f07c0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef54d6243659b3c4afad4a465986a6b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 3" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>