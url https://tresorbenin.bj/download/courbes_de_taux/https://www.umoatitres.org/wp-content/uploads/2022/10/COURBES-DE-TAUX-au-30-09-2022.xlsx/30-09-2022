--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -695,79 +695,79 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91edf0ca17b524a5b699c8455db5b48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e85589bcbda0f2475cbf7f8e0196e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b1bfa409fa515753d2ffc6422f2af.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143472290d29784ac291cba95ef14f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e85589bcbda0f2475cbf7f8e0196e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053cb7d098de23e8616667f645615c3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e110e367aadf41a58cd2f415a62b85c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e85589bcbda0f2475cbf7f8e0196e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ee73d68c8a101bcf99be009ba5cbb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4902d55265617bb247c931f4f46bb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e85589bcbda0f2475cbf7f8e0196e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2b0b21dcbb6467cd4333ebb3a88b4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c3e784b2e96bd7eaf7af94c8e53fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e85589bcbda0f2475cbf7f8e0196e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b712a00827d852c153ee972702617da.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed327c837d99a0db677a6fba8393cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e85589bcbda0f2475cbf7f8e0196e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d1891f2399699004ad8e9a1922f2a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9268e702e36f09407aa9a01778291.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e85589bcbda0f2475cbf7f8e0196e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74950d7f8c9d5a91e1f169a918ec84dd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a09e6c42f066f96d90da589d26c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef54d6243659b3c4afad4a465986a6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e85589bcbda0f2475cbf7f8e0196e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5864139c7b0fecaad36c85b8991f095.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image 3" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>